--- v0 (2026-07-10)
+++ v1 (2026-09-29)
@@ -9,156 +9,156 @@
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/charts/chart1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawingml.chart+xml"/>
   <Override PartName="/word/charts/style1.xml" ContentType="application/vnd.ms-office.chartstyle+xml"/>
   <Override PartName="/word/charts/colors1.xml" ContentType="application/vnd.ms-office.chartcolorstyle+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="180A104C" w14:textId="77777777" w:rsidR="00DF3429" w:rsidRPr="005C53A3" w:rsidRDefault="00F442AB" w:rsidP="005C53A3">
+    <w:p w14:paraId="2A3BF4D9" w14:textId="77777777" w:rsidR="00DF3429" w:rsidRPr="005C53A3" w:rsidRDefault="00F442AB" w:rsidP="005C53A3">
       <w:pPr>
         <w:pStyle w:val="1"/>
       </w:pPr>
       <w:r w:rsidRPr="005C53A3">
         <w:t>Иванова А.А.</w:t>
       </w:r>
       <w:r w:rsidR="00DA3287" w:rsidRPr="005C53A3">
         <w:rPr>
           <w:vertAlign w:val="superscript"/>
         </w:rPr>
         <w:t>1</w:t>
       </w:r>
       <w:r w:rsidR="00365EE8" w:rsidRPr="00365EE8">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00365EE8" w:rsidRPr="00365EE8">
         <w:rPr>
           <w:rFonts w:ascii="Segoe UI Symbol" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
         </w:rPr>
         <w:t>✉</w:t>
       </w:r>
       <w:r w:rsidRPr="005C53A3">
         <w:t>, Петров Б.Б.</w:t>
       </w:r>
       <w:r w:rsidR="00DA3287" w:rsidRPr="005C53A3">
         <w:rPr>
           <w:vertAlign w:val="superscript"/>
         </w:rPr>
         <w:t>2</w:t>
       </w:r>
       <w:r w:rsidRPr="005C53A3">
         <w:t xml:space="preserve"> Роль движений в решении инсайтных задач</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="551FFBC4" w14:textId="77777777" w:rsidR="001E07D0" w:rsidRPr="005C53A3" w:rsidRDefault="00DA3287" w:rsidP="005C53A3">
+    <w:p w14:paraId="592D0119" w14:textId="77777777" w:rsidR="001E07D0" w:rsidRPr="005C53A3" w:rsidRDefault="00DA3287" w:rsidP="005C53A3">
       <w:pPr>
         <w:pStyle w:val="a3"/>
       </w:pPr>
       <w:r w:rsidRPr="005C53A3">
         <w:rPr>
           <w:vertAlign w:val="superscript"/>
         </w:rPr>
         <w:t>1</w:t>
       </w:r>
       <w:r w:rsidRPr="005C53A3">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="001E07D0" w:rsidRPr="005C53A3">
         <w:t>Костромской государственный университет им</w:t>
       </w:r>
       <w:r w:rsidR="00442692" w:rsidRPr="005C53A3">
         <w:t>ени</w:t>
       </w:r>
       <w:r w:rsidR="001E07D0" w:rsidRPr="005C53A3">
         <w:t xml:space="preserve"> Н.А.</w:t>
       </w:r>
       <w:r w:rsidR="00C37738" w:rsidRPr="005C53A3">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="001E07D0" w:rsidRPr="005C53A3">
         <w:t>Некрасова</w:t>
       </w:r>
       <w:r w:rsidR="00B679D8" w:rsidRPr="005C53A3">
         <w:t>, Кострома, Россия</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="470A64F8" w14:textId="77777777" w:rsidR="00DA3287" w:rsidRPr="005C53A3" w:rsidRDefault="00DA3287" w:rsidP="005C53A3">
+    <w:p w14:paraId="2E8FF4E0" w14:textId="77777777" w:rsidR="00DA3287" w:rsidRPr="005C53A3" w:rsidRDefault="00DA3287" w:rsidP="005C53A3">
       <w:pPr>
         <w:pStyle w:val="a3"/>
       </w:pPr>
       <w:r w:rsidRPr="005C53A3">
         <w:rPr>
           <w:vertAlign w:val="superscript"/>
         </w:rPr>
         <w:t>2</w:t>
       </w:r>
       <w:r w:rsidRPr="005C53A3">
         <w:t xml:space="preserve"> Психологический институт Российской академии образования</w:t>
       </w:r>
       <w:r w:rsidR="00B679D8" w:rsidRPr="005C53A3">
         <w:t>, Москва, Россия</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="74D064F8" w14:textId="77777777" w:rsidR="00F442AB" w:rsidRPr="005C53A3" w:rsidRDefault="00F442AB" w:rsidP="005C53A3">
-[...4 lines deleted...]
-    <w:p w14:paraId="79BE66FD" w14:textId="77777777" w:rsidR="00A808BA" w:rsidRPr="00A220F4" w:rsidRDefault="00A808BA" w:rsidP="005C53A3">
+    <w:p w14:paraId="63B1F237" w14:textId="77777777" w:rsidR="00F442AB" w:rsidRPr="005C53A3" w:rsidRDefault="00F442AB" w:rsidP="005C53A3">
+      <w:pPr>
+        <w:pStyle w:val="a3"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3CA614B4" w14:textId="77777777" w:rsidR="00A808BA" w:rsidRPr="00A220F4" w:rsidRDefault="00A808BA" w:rsidP="005C53A3">
       <w:pPr>
         <w:pStyle w:val="a3"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A220F4">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>Аннотация</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="18820381" w14:textId="77777777" w:rsidR="005C53A3" w:rsidRDefault="005C53A3" w:rsidP="005C53A3">
+    <w:p w14:paraId="4A75065F" w14:textId="77777777" w:rsidR="005C53A3" w:rsidRDefault="005C53A3" w:rsidP="005C53A3">
       <w:pPr>
         <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="005C53A3">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve">Аннотация статьи должна быть представлена одним абзацем со следующими разделами. </w:t>
       </w:r>
       <w:r w:rsidRPr="005C53A3">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>Введение</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
@@ -221,352 +221,352 @@
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve"> привести главные результаты исследования. </w:t>
       </w:r>
       <w:r w:rsidRPr="005C53A3">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>Выводы:</w:t>
       </w:r>
       <w:r w:rsidRPr="005C53A3">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t> указать теоретическое или практическое значение полученных данных, будущие направления работы. Объем аннотации от 150 до 250 слов, названия разделов выделены полужирным. Текст аннотации должен быть понятен без прочтения текста статьи. В аннотации не нужно ссылаться на список литературы, таблицы и рисунки. Все сокращения расшифровываются при первом упоминании</w:t>
       </w:r>
       <w:r w:rsidR="00F442AB" w:rsidRPr="005C53A3">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4ECD2EA0" w14:textId="77777777" w:rsidR="005C53A3" w:rsidRPr="005C53A3" w:rsidRDefault="005C53A3" w:rsidP="005C53A3">
+    <w:p w14:paraId="06824135" w14:textId="77777777" w:rsidR="005C53A3" w:rsidRPr="005C53A3" w:rsidRDefault="005C53A3" w:rsidP="005C53A3">
       <w:pPr>
         <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="308283E5" w14:textId="77777777" w:rsidR="00F442AB" w:rsidRPr="005C53A3" w:rsidRDefault="00F442AB" w:rsidP="005C53A3">
+    <w:p w14:paraId="4E0C47CC" w14:textId="77777777" w:rsidR="00F442AB" w:rsidRPr="005C53A3" w:rsidRDefault="00F442AB" w:rsidP="005C53A3">
       <w:pPr>
         <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A220F4">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>Ключевые слова</w:t>
       </w:r>
       <w:r w:rsidRPr="005C53A3">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">: </w:t>
       </w:r>
       <w:r w:rsidRPr="005C53A3">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>инсайтные задачи, структура решения, инсайт, моторная активность</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1A0AC4E1" w14:textId="77777777" w:rsidR="00741249" w:rsidRDefault="00741249" w:rsidP="005C53A3">
-[...4 lines deleted...]
-    <w:p w14:paraId="2A2FB9AA" w14:textId="77777777" w:rsidR="005C53A3" w:rsidRPr="005C53A3" w:rsidRDefault="005C53A3" w:rsidP="005C53A3">
+    <w:p w14:paraId="482B4A21" w14:textId="77777777" w:rsidR="00741249" w:rsidRDefault="00741249" w:rsidP="005C53A3">
+      <w:pPr>
+        <w:pStyle w:val="a3"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3FC7B8D8" w14:textId="77777777" w:rsidR="005C53A3" w:rsidRPr="005C53A3" w:rsidRDefault="005C53A3" w:rsidP="005C53A3">
       <w:pPr>
         <w:pStyle w:val="1"/>
         <w:rPr>
           <w:sz w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="005C53A3">
         <w:rPr>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">Благодарности </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="03F28501" w14:textId="77777777" w:rsidR="005C53A3" w:rsidRPr="005C53A3" w:rsidRDefault="005C53A3" w:rsidP="005C53A3">
+    <w:p w14:paraId="6C0AFCAD" w14:textId="77777777" w:rsidR="005C53A3" w:rsidRPr="005C53A3" w:rsidRDefault="005C53A3" w:rsidP="005C53A3">
       <w:pPr>
         <w:pStyle w:val="a3"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r w:rsidRPr="005C53A3">
         <w:t xml:space="preserve">Авторы выражают благодарность ННН Ю.В. и </w:t>
       </w:r>
       <w:r w:rsidRPr="005C53A3">
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>MMM</w:t>
       </w:r>
       <w:r w:rsidRPr="005C53A3">
         <w:t xml:space="preserve"> В.И., которые осуществляли слепое тестирование внушаемости.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="09E52D77" w14:textId="77777777" w:rsidR="005C53A3" w:rsidRPr="005C53A3" w:rsidRDefault="005C53A3" w:rsidP="005C53A3">
-[...4 lines deleted...]
-    <w:p w14:paraId="380DE740" w14:textId="77777777" w:rsidR="005C53A3" w:rsidRPr="005C53A3" w:rsidRDefault="005C53A3" w:rsidP="005C53A3">
+    <w:p w14:paraId="7C8C5A40" w14:textId="77777777" w:rsidR="005C53A3" w:rsidRPr="005C53A3" w:rsidRDefault="005C53A3" w:rsidP="005C53A3">
+      <w:pPr>
+        <w:pStyle w:val="a3"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2F6F4E8C" w14:textId="77777777" w:rsidR="005C53A3" w:rsidRPr="005C53A3" w:rsidRDefault="005C53A3" w:rsidP="005C53A3">
       <w:pPr>
         <w:pStyle w:val="1"/>
         <w:rPr>
           <w:sz w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="005C53A3">
         <w:rPr>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Финансирование</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="086D64DC" w14:textId="77777777" w:rsidR="005C53A3" w:rsidRPr="005C53A3" w:rsidRDefault="005C53A3" w:rsidP="005C53A3">
+    <w:p w14:paraId="5C253018" w14:textId="77777777" w:rsidR="005C53A3" w:rsidRPr="005C53A3" w:rsidRDefault="005C53A3" w:rsidP="005C53A3">
       <w:pPr>
         <w:pStyle w:val="a3"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r w:rsidRPr="005C53A3">
         <w:t>Исследование выполнено при поддержке Российского научного фонда, проект ХХ-ХХ-ХХХХХ.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="67C300E5" w14:textId="77777777" w:rsidR="005C53A3" w:rsidRDefault="005C53A3" w:rsidP="005C53A3">
-[...4 lines deleted...]
-    <w:p w14:paraId="3F063B24" w14:textId="77777777" w:rsidR="005C53A3" w:rsidRPr="006C3CE1" w:rsidRDefault="005C53A3" w:rsidP="005C53A3">
+    <w:p w14:paraId="19B2DD64" w14:textId="77777777" w:rsidR="005C53A3" w:rsidRDefault="005C53A3" w:rsidP="005C53A3">
+      <w:pPr>
+        <w:pStyle w:val="a3"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7DE4028B" w14:textId="77777777" w:rsidR="005C53A3" w:rsidRPr="006C3CE1" w:rsidRDefault="005C53A3" w:rsidP="005C53A3">
       <w:pPr>
         <w:pStyle w:val="1"/>
         <w:rPr>
           <w:sz w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="005C53A3">
         <w:rPr>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Ссылка</w:t>
       </w:r>
       <w:r w:rsidRPr="006C3CE1">
         <w:rPr>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="005C53A3">
         <w:rPr>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>для</w:t>
       </w:r>
       <w:r w:rsidRPr="006C3CE1">
         <w:rPr>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="005C53A3">
         <w:rPr>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>цитирования</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6D17A7C5" w14:textId="77777777" w:rsidR="005C53A3" w:rsidRPr="005C53A3" w:rsidRDefault="005C53A3" w:rsidP="005C53A3">
+    <w:p w14:paraId="2F4277B2" w14:textId="77777777" w:rsidR="005C53A3" w:rsidRPr="005C53A3" w:rsidRDefault="005C53A3" w:rsidP="005C53A3">
       <w:pPr>
         <w:pStyle w:val="a3"/>
       </w:pPr>
       <w:r w:rsidRPr="005C53A3">
         <w:t>Иванова А.А., Петров Б.Б. Роль движений в решении инсайтных задач</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3F8C2CA6" w14:textId="77777777" w:rsidR="005C53A3" w:rsidRPr="00A220F4" w:rsidRDefault="005C53A3" w:rsidP="005C53A3">
-[...4 lines deleted...]
-    <w:p w14:paraId="7F99AE59" w14:textId="77777777" w:rsidR="005C53A3" w:rsidRPr="006C3CE1" w:rsidRDefault="005C53A3" w:rsidP="005C53A3">
+    <w:p w14:paraId="23F6C267" w14:textId="77777777" w:rsidR="005C53A3" w:rsidRPr="00A220F4" w:rsidRDefault="005C53A3" w:rsidP="005C53A3">
+      <w:pPr>
+        <w:pStyle w:val="a3"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4C8CC1FC" w14:textId="77777777" w:rsidR="005C53A3" w:rsidRPr="006C3CE1" w:rsidRDefault="005C53A3" w:rsidP="005C53A3">
       <w:pPr>
         <w:pStyle w:val="1"/>
         <w:rPr>
           <w:sz w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="005C53A3">
         <w:rPr>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Адрес</w:t>
       </w:r>
       <w:r w:rsidRPr="006C3CE1">
         <w:rPr>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="005C53A3">
         <w:rPr>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>статьи</w:t>
       </w:r>
       <w:r w:rsidR="00A220F4" w:rsidRPr="006C3CE1">
         <w:rPr>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="45C28890" w14:textId="77777777" w:rsidR="005C53A3" w:rsidRPr="006C3CE1" w:rsidRDefault="005C53A3" w:rsidP="005C53A3">
-[...4 lines deleted...]
-    <w:p w14:paraId="52FDDC72" w14:textId="77777777" w:rsidR="005C53A3" w:rsidRPr="005C53A3" w:rsidRDefault="005C53A3" w:rsidP="005C53A3">
+    <w:p w14:paraId="4EFAAED9" w14:textId="77777777" w:rsidR="005C53A3" w:rsidRPr="006C3CE1" w:rsidRDefault="005C53A3" w:rsidP="005C53A3">
+      <w:pPr>
+        <w:pStyle w:val="a3"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="02128D8F" w14:textId="77777777" w:rsidR="005C53A3" w:rsidRPr="005C53A3" w:rsidRDefault="005C53A3" w:rsidP="005C53A3">
       <w:pPr>
         <w:pStyle w:val="a3"/>
         <w:suppressAutoHyphens/>
       </w:pPr>
       <w:r w:rsidRPr="005C53A3">
         <w:t xml:space="preserve">Поступила в редакцию </w:t>
       </w:r>
       <w:r>
         <w:t>ХХ.ХХ.ХХХХ</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6FFEDCF9" w14:textId="77777777" w:rsidR="005C53A3" w:rsidRPr="005C53A3" w:rsidRDefault="005C53A3" w:rsidP="005C53A3">
+    <w:p w14:paraId="1CCD4872" w14:textId="77777777" w:rsidR="005C53A3" w:rsidRPr="005C53A3" w:rsidRDefault="005C53A3" w:rsidP="005C53A3">
       <w:pPr>
         <w:pStyle w:val="a3"/>
         <w:suppressAutoHyphens/>
       </w:pPr>
       <w:r w:rsidRPr="005C53A3">
         <w:t xml:space="preserve">Поступила после рецензирования </w:t>
       </w:r>
       <w:r>
         <w:t>ХХ.ХХ.ХХХХ</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1F703B50" w14:textId="77777777" w:rsidR="005C53A3" w:rsidRDefault="005C53A3" w:rsidP="005C53A3">
+    <w:p w14:paraId="0A60F850" w14:textId="77777777" w:rsidR="005C53A3" w:rsidRDefault="005C53A3" w:rsidP="005C53A3">
       <w:pPr>
         <w:pStyle w:val="a3"/>
         <w:suppressAutoHyphens/>
       </w:pPr>
       <w:r w:rsidRPr="005C53A3">
         <w:t xml:space="preserve">Принята к публикации </w:t>
       </w:r>
       <w:r>
         <w:t>ХХ.ХХ.ХХХХ</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2FA03378" w14:textId="77777777" w:rsidR="005C53A3" w:rsidRPr="006C3CE1" w:rsidRDefault="005C53A3" w:rsidP="005C53A3">
+    <w:p w14:paraId="4522D6B3" w14:textId="77777777" w:rsidR="005C53A3" w:rsidRPr="006C3CE1" w:rsidRDefault="005C53A3" w:rsidP="005C53A3">
       <w:pPr>
         <w:pStyle w:val="a3"/>
         <w:suppressAutoHyphens/>
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="005C53A3">
         <w:lastRenderedPageBreak/>
         <w:t>Опубликована</w:t>
       </w:r>
       <w:r w:rsidRPr="006C3CE1">
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t>ХХ</w:t>
       </w:r>
       <w:r w:rsidRPr="006C3CE1">
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
       <w:r>
         <w:t>ХХ</w:t>
       </w:r>
       <w:r w:rsidRPr="006C3CE1">
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
       <w:r>
         <w:t>ХХХХ</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2FE36068" w14:textId="77777777" w:rsidR="00365EE8" w:rsidRPr="006C3CE1" w:rsidRDefault="00365EE8" w:rsidP="005C53A3">
+    <w:p w14:paraId="64936F5C" w14:textId="77777777" w:rsidR="00365EE8" w:rsidRPr="006C3CE1" w:rsidRDefault="00365EE8" w:rsidP="005C53A3">
       <w:pPr>
         <w:pStyle w:val="a3"/>
         <w:suppressAutoHyphens/>
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="40F63924" w14:textId="77777777" w:rsidR="00365EE8" w:rsidRDefault="00365EE8" w:rsidP="005C53A3">
+    <w:p w14:paraId="07241091" w14:textId="77777777" w:rsidR="00365EE8" w:rsidRDefault="00365EE8" w:rsidP="005C53A3">
       <w:pPr>
         <w:pStyle w:val="a3"/>
         <w:suppressAutoHyphens/>
         <w:rPr>
           <w:b/>
           <w:i/>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="40FAFF3B" w14:textId="77777777" w:rsidR="005C53A3" w:rsidRPr="00A220F4" w:rsidRDefault="005C53A3" w:rsidP="005C53A3">
+    <w:p w14:paraId="0D9C2C9F" w14:textId="77777777" w:rsidR="005C53A3" w:rsidRPr="00A220F4" w:rsidRDefault="005C53A3" w:rsidP="005C53A3">
       <w:pPr>
         <w:pStyle w:val="21"/>
         <w:rPr>
           <w:b w:val="0"/>
           <w:bCs/>
           <w:i w:val="0"/>
           <w:iCs/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A220F4">
         <w:rPr>
           <w:b w:val="0"/>
           <w:bCs/>
           <w:i w:val="0"/>
           <w:iCs/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>Ivanova A.A.</w:t>
       </w:r>
       <w:r w:rsidRPr="00A220F4">
@@ -607,152 +607,152 @@
         <w:rPr>
           <w:b w:val="0"/>
           <w:bCs/>
           <w:i w:val="0"/>
           <w:iCs/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
           <w:vertAlign w:val="superscript"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>2</w:t>
       </w:r>
       <w:r w:rsidRPr="00A220F4">
         <w:rPr>
           <w:b w:val="0"/>
           <w:bCs/>
           <w:i w:val="0"/>
           <w:iCs/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> Role of the movements in insight problem solving</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="781E5C83" w14:textId="77777777" w:rsidR="005C53A3" w:rsidRPr="005C53A3" w:rsidRDefault="005C53A3" w:rsidP="005C53A3">
+    <w:p w14:paraId="3B688E1A" w14:textId="77777777" w:rsidR="005C53A3" w:rsidRPr="005C53A3" w:rsidRDefault="005C53A3" w:rsidP="005C53A3">
       <w:pPr>
         <w:pStyle w:val="a3"/>
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="005C53A3">
         <w:rPr>
           <w:vertAlign w:val="superscript"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>1</w:t>
       </w:r>
       <w:r w:rsidRPr="005C53A3">
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="005C53A3">
         <w:rPr>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve">Kostroma State University </w:t>
       </w:r>
       <w:r w:rsidRPr="005C53A3">
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>named after N.A. Nekrasov</w:t>
       </w:r>
       <w:r w:rsidRPr="005C53A3">
         <w:rPr>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>, Kostroma, Russia</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3FD004E0" w14:textId="77777777" w:rsidR="005C53A3" w:rsidRPr="005C53A3" w:rsidRDefault="005C53A3" w:rsidP="005C53A3">
+    <w:p w14:paraId="35205A15" w14:textId="77777777" w:rsidR="005C53A3" w:rsidRPr="005C53A3" w:rsidRDefault="005C53A3" w:rsidP="005C53A3">
       <w:pPr>
         <w:pStyle w:val="a3"/>
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="005C53A3">
         <w:rPr>
           <w:vertAlign w:val="superscript"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>2</w:t>
       </w:r>
       <w:r w:rsidRPr="005C53A3">
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="005C53A3">
         <w:rPr>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>Psychological Institute Russian Academy of Education</w:t>
       </w:r>
       <w:r w:rsidRPr="005C53A3">
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>, Moscow, Russia</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2A57E5CF" w14:textId="77777777" w:rsidR="005C53A3" w:rsidRPr="005C53A3" w:rsidRDefault="005C53A3" w:rsidP="005C53A3">
-[...7 lines deleted...]
-    <w:p w14:paraId="09180746" w14:textId="77777777" w:rsidR="005C53A3" w:rsidRPr="005C53A3" w:rsidRDefault="005C53A3" w:rsidP="005C53A3">
+    <w:p w14:paraId="352C9AEA" w14:textId="77777777" w:rsidR="005C53A3" w:rsidRPr="005C53A3" w:rsidRDefault="005C53A3" w:rsidP="005C53A3">
+      <w:pPr>
+        <w:pStyle w:val="a3"/>
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0B3FE132" w14:textId="77777777" w:rsidR="005C53A3" w:rsidRPr="005C53A3" w:rsidRDefault="005C53A3" w:rsidP="005C53A3">
       <w:pPr>
         <w:pStyle w:val="a3"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="005C53A3">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>Abstract</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="79DBD06F" w14:textId="77777777" w:rsidR="005C53A3" w:rsidRPr="005C53A3" w:rsidRDefault="00A220F4" w:rsidP="005C53A3">
+    <w:p w14:paraId="2CAEFB01" w14:textId="77777777" w:rsidR="005C53A3" w:rsidRPr="005C53A3" w:rsidRDefault="00A220F4" w:rsidP="005C53A3">
       <w:pPr>
         <w:pStyle w:val="Standard"/>
         <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A220F4">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve">The abstract should be presented in one paragraph with the following sections. </w:t>
       </w:r>
       <w:r w:rsidRPr="00A220F4">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>Introduction / Problem</w:t>
       </w:r>
@@ -841,192 +841,192 @@
         </w:rPr>
         <w:t xml:space="preserve">text of the </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>paper</w:t>
       </w:r>
       <w:r w:rsidRPr="00A220F4">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>. The abstract should not include references, tables and figures. All abbreviations are expanded at the first mention</w:t>
       </w:r>
       <w:r w:rsidR="005C53A3" w:rsidRPr="005C53A3">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="00D82186" w14:textId="77777777" w:rsidR="005C53A3" w:rsidRPr="005C53A3" w:rsidRDefault="005C53A3" w:rsidP="005C53A3">
+    <w:p w14:paraId="4FE025E9" w14:textId="77777777" w:rsidR="005C53A3" w:rsidRPr="005C53A3" w:rsidRDefault="005C53A3" w:rsidP="005C53A3">
       <w:pPr>
         <w:pStyle w:val="a3"/>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="7E8AB411" w14:textId="77777777" w:rsidR="005C53A3" w:rsidRPr="005C53A3" w:rsidRDefault="005C53A3" w:rsidP="005C53A3">
+    <w:p w14:paraId="651B3F99" w14:textId="77777777" w:rsidR="005C53A3" w:rsidRPr="005C53A3" w:rsidRDefault="005C53A3" w:rsidP="005C53A3">
       <w:pPr>
         <w:pStyle w:val="12"/>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="005C53A3">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>Keywords</w:t>
       </w:r>
       <w:r w:rsidRPr="005C53A3">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>: insight tasks, structure of problem solving, insight, motor activity</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2A2AFEB1" w14:textId="77777777" w:rsidR="005C53A3" w:rsidRPr="006C3CE1" w:rsidRDefault="005C53A3" w:rsidP="005C53A3">
+    <w:p w14:paraId="6163B642" w14:textId="77777777" w:rsidR="005C53A3" w:rsidRPr="006C3CE1" w:rsidRDefault="005C53A3" w:rsidP="005C53A3">
       <w:pPr>
         <w:pStyle w:val="a3"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rStyle w:val="fontstyle01"/>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="4E799DBF" w14:textId="77777777" w:rsidR="005C53A3" w:rsidRPr="005C53A3" w:rsidRDefault="005C53A3" w:rsidP="005C53A3">
+    <w:p w14:paraId="4953EE79" w14:textId="77777777" w:rsidR="005C53A3" w:rsidRPr="005C53A3" w:rsidRDefault="005C53A3" w:rsidP="005C53A3">
       <w:pPr>
         <w:pStyle w:val="1"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="005C53A3">
         <w:rPr>
           <w:rStyle w:val="StrongEmphasis"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="32"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve">Acknowledgements </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2AA5933C" w14:textId="77777777" w:rsidR="005C53A3" w:rsidRPr="005C53A3" w:rsidRDefault="005C53A3" w:rsidP="005C53A3">
+    <w:p w14:paraId="33F07266" w14:textId="77777777" w:rsidR="005C53A3" w:rsidRPr="005C53A3" w:rsidRDefault="005C53A3" w:rsidP="005C53A3">
       <w:pPr>
         <w:pStyle w:val="a3"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:bookmarkStart w:id="0" w:name="_Hlk50290824"/>
       <w:r w:rsidRPr="005C53A3">
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve">We are grateful to our study assistants: NNN </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="005C53A3">
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>Yu.V</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="005C53A3">
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>. and MMM V.I. for conducting the blind suggestibility tests.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2D0E3F63" w14:textId="77777777" w:rsidR="005C53A3" w:rsidRPr="005C53A3" w:rsidRDefault="005C53A3" w:rsidP="005C53A3">
+    <w:p w14:paraId="2A616FC0" w14:textId="77777777" w:rsidR="005C53A3" w:rsidRPr="005C53A3" w:rsidRDefault="005C53A3" w:rsidP="005C53A3">
       <w:pPr>
         <w:pStyle w:val="a3"/>
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:bookmarkEnd w:id="0"/>
-    <w:p w14:paraId="16A28399" w14:textId="77777777" w:rsidR="005C53A3" w:rsidRPr="005C53A3" w:rsidRDefault="005C53A3" w:rsidP="005C53A3">
+    <w:p w14:paraId="7708D12B" w14:textId="77777777" w:rsidR="005C53A3" w:rsidRPr="005C53A3" w:rsidRDefault="005C53A3" w:rsidP="005C53A3">
       <w:pPr>
         <w:pStyle w:val="Standard"/>
         <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="005C53A3">
         <w:rPr>
           <w:rStyle w:val="StrongEmphasis"/>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="32"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>Funding</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="739F34C2" w14:textId="77777777" w:rsidR="005C53A3" w:rsidRPr="005C53A3" w:rsidRDefault="005C53A3" w:rsidP="005C53A3">
+    <w:p w14:paraId="284D5635" w14:textId="77777777" w:rsidR="005C53A3" w:rsidRPr="005C53A3" w:rsidRDefault="005C53A3" w:rsidP="005C53A3">
       <w:pPr>
         <w:pStyle w:val="a3"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="005C53A3">
         <w:rPr>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve">The study was supported by </w:t>
       </w:r>
       <w:bookmarkStart w:id="1" w:name="_Hlk50290989"/>
       <w:r w:rsidRPr="005C53A3">
         <w:rPr>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>the Russian Scientific Foundation</w:t>
       </w:r>
       <w:bookmarkEnd w:id="1"/>
       <w:r w:rsidRPr="005C53A3">
         <w:rPr>
@@ -1041,641 +1041,641 @@
       <w:r w:rsidRPr="005C53A3">
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>-</w:t>
       </w:r>
       <w:r w:rsidRPr="005C53A3">
         <w:t>ХХ</w:t>
       </w:r>
       <w:r w:rsidRPr="005C53A3">
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>-</w:t>
       </w:r>
       <w:r w:rsidRPr="005C53A3">
         <w:t>ХХХХХ</w:t>
       </w:r>
       <w:r w:rsidRPr="005C53A3">
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3DB7EED0" w14:textId="77777777" w:rsidR="00FA4591" w:rsidRPr="006C3CE1" w:rsidRDefault="00FA4591" w:rsidP="005C53A3">
-[...7 lines deleted...]
-    <w:p w14:paraId="5451709C" w14:textId="77777777" w:rsidR="005C53A3" w:rsidRPr="00A220F4" w:rsidRDefault="00A220F4" w:rsidP="005C53A3">
+    <w:p w14:paraId="39F10533" w14:textId="77777777" w:rsidR="00FA4591" w:rsidRPr="006C3CE1" w:rsidRDefault="00FA4591" w:rsidP="005C53A3">
+      <w:pPr>
+        <w:pStyle w:val="a3"/>
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6E61361D" w14:textId="77777777" w:rsidR="005C53A3" w:rsidRPr="00A220F4" w:rsidRDefault="00A220F4" w:rsidP="005C53A3">
       <w:pPr>
         <w:pStyle w:val="1"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>For citation</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="535A02B6" w14:textId="77777777" w:rsidR="00A220F4" w:rsidRPr="005C53A3" w:rsidRDefault="00A220F4" w:rsidP="00A220F4">
+    <w:p w14:paraId="2265E668" w14:textId="77777777" w:rsidR="00A220F4" w:rsidRPr="005C53A3" w:rsidRDefault="00A220F4" w:rsidP="00A220F4">
       <w:pPr>
         <w:pStyle w:val="a3"/>
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="005C53A3">
         <w:rPr>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>Ivanova A.A., Petrov B.B. Role of movements in insight problem solving.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3F26EB7D" w14:textId="77777777" w:rsidR="005C53A3" w:rsidRPr="00A220F4" w:rsidRDefault="005C53A3" w:rsidP="005C53A3">
-[...7 lines deleted...]
-    <w:p w14:paraId="5324FF6A" w14:textId="77777777" w:rsidR="005C53A3" w:rsidRPr="00A220F4" w:rsidRDefault="00A220F4" w:rsidP="005C53A3">
+    <w:p w14:paraId="3A44DE9A" w14:textId="77777777" w:rsidR="005C53A3" w:rsidRPr="00A220F4" w:rsidRDefault="005C53A3" w:rsidP="005C53A3">
+      <w:pPr>
+        <w:pStyle w:val="a3"/>
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7F1C83F9" w14:textId="77777777" w:rsidR="005C53A3" w:rsidRPr="00A220F4" w:rsidRDefault="00A220F4" w:rsidP="005C53A3">
       <w:pPr>
         <w:pStyle w:val="1"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve">Article address: </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4D6759A7" w14:textId="77777777" w:rsidR="005C53A3" w:rsidRDefault="005C53A3" w:rsidP="005C53A3">
-[...7 lines deleted...]
-    <w:p w14:paraId="10E734D6" w14:textId="77777777" w:rsidR="00A220F4" w:rsidRPr="00A220F4" w:rsidRDefault="00A220F4" w:rsidP="00A220F4">
+    <w:p w14:paraId="03FFD2FC" w14:textId="77777777" w:rsidR="005C53A3" w:rsidRDefault="005C53A3" w:rsidP="005C53A3">
+      <w:pPr>
+        <w:pStyle w:val="a3"/>
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="084DB3D7" w14:textId="77777777" w:rsidR="00A220F4" w:rsidRPr="00A220F4" w:rsidRDefault="00A220F4" w:rsidP="00A220F4">
       <w:pPr>
         <w:pStyle w:val="a3"/>
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A220F4">
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve">Received </w:t>
       </w:r>
       <w:r>
         <w:t>ХХ</w:t>
       </w:r>
       <w:r w:rsidRPr="00A220F4">
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:t>ХХ</w:t>
       </w:r>
       <w:r w:rsidRPr="00A220F4">
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
       <w:r>
         <w:t>ХХХХ</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
     </w:p>
-    <w:p w14:paraId="10E2AF11" w14:textId="77777777" w:rsidR="00A220F4" w:rsidRPr="00A220F4" w:rsidRDefault="00A220F4" w:rsidP="00A220F4">
+    <w:p w14:paraId="27F8EB9D" w14:textId="77777777" w:rsidR="00A220F4" w:rsidRPr="00A220F4" w:rsidRDefault="00A220F4" w:rsidP="00A220F4">
       <w:pPr>
         <w:pStyle w:val="a3"/>
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A220F4">
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve">Revised </w:t>
       </w:r>
       <w:r>
         <w:t>ХХ</w:t>
       </w:r>
       <w:r w:rsidRPr="00A220F4">
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:t>ХХ</w:t>
       </w:r>
       <w:r w:rsidRPr="00A220F4">
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
       <w:r>
         <w:t>ХХХХ</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
     </w:p>
-    <w:p w14:paraId="6362D0ED" w14:textId="77777777" w:rsidR="00A220F4" w:rsidRPr="00A220F4" w:rsidRDefault="00A220F4" w:rsidP="00A220F4">
+    <w:p w14:paraId="1373BBD5" w14:textId="77777777" w:rsidR="00A220F4" w:rsidRPr="00A220F4" w:rsidRDefault="00A220F4" w:rsidP="00A220F4">
       <w:pPr>
         <w:pStyle w:val="a3"/>
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A220F4">
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve">Accepted </w:t>
       </w:r>
       <w:r>
         <w:t>ХХ</w:t>
       </w:r>
       <w:r w:rsidRPr="00A220F4">
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:t>ХХ</w:t>
       </w:r>
       <w:r w:rsidRPr="00A220F4">
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
       <w:r>
         <w:t>ХХХХ</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
     </w:p>
-    <w:p w14:paraId="60F60550" w14:textId="77777777" w:rsidR="00A220F4" w:rsidRPr="00A220F4" w:rsidRDefault="00A220F4" w:rsidP="00A220F4">
+    <w:p w14:paraId="59F98D07" w14:textId="77777777" w:rsidR="00A220F4" w:rsidRPr="00A220F4" w:rsidRDefault="00A220F4" w:rsidP="00A220F4">
       <w:pPr>
         <w:pStyle w:val="a3"/>
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A220F4">
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">Published </w:t>
       </w:r>
       <w:r>
         <w:t>ХХ</w:t>
       </w:r>
       <w:r w:rsidRPr="006C3CE1">
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:t>ХХ</w:t>
       </w:r>
       <w:r w:rsidRPr="006C3CE1">
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
       <w:r>
         <w:t>ХХХХ</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
     </w:p>
-    <w:p w14:paraId="5936B982" w14:textId="77777777" w:rsidR="00A220F4" w:rsidRPr="006C3CE1" w:rsidRDefault="00A220F4">
+    <w:p w14:paraId="55A43DA7" w14:textId="77777777" w:rsidR="00A220F4" w:rsidRPr="006C3CE1" w:rsidRDefault="00A220F4">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="006C3CE1">
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:br w:type="page"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="23779C33" w14:textId="77777777" w:rsidR="00B679D8" w:rsidRPr="005C53A3" w:rsidRDefault="00B679D8" w:rsidP="005C53A3">
+    <w:p w14:paraId="18DE1007" w14:textId="77777777" w:rsidR="00B679D8" w:rsidRPr="005C53A3" w:rsidRDefault="00B679D8" w:rsidP="005C53A3">
       <w:pPr>
         <w:pStyle w:val="1"/>
       </w:pPr>
       <w:r w:rsidRPr="005C53A3">
         <w:lastRenderedPageBreak/>
         <w:t>Введение</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3EB0208D" w14:textId="77777777" w:rsidR="00741249" w:rsidRPr="005C53A3" w:rsidRDefault="00741249" w:rsidP="005C53A3">
+    <w:p w14:paraId="1A19A6A6" w14:textId="77777777" w:rsidR="00741249" w:rsidRPr="005C53A3" w:rsidRDefault="00741249" w:rsidP="005C53A3">
       <w:pPr>
         <w:pStyle w:val="a3"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r w:rsidRPr="005C53A3">
         <w:t>В настоящее время одним из наиболее актуальных направлений в психологии</w:t>
       </w:r>
       <w:r w:rsidR="00B679D8" w:rsidRPr="005C53A3">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="005C53A3">
         <w:t>решения задач являются исследования феномена инсайта и когнитивных механизмов, лежащих в его основе. Подобный интерес продиктован острой необходимостью преодоления компьютерной метафоры и построения теоретических альтернатив классической теории задачного пространства, в ранних вариантах которой для инсайта не находится места.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="05DD9AC4" w14:textId="77777777" w:rsidR="00B679D8" w:rsidRPr="005C53A3" w:rsidRDefault="00B679D8" w:rsidP="005C53A3">
+    <w:p w14:paraId="651AFA6E" w14:textId="77777777" w:rsidR="00B679D8" w:rsidRPr="005C53A3" w:rsidRDefault="00B679D8" w:rsidP="005C53A3">
       <w:pPr>
         <w:pStyle w:val="a3"/>
         <w:jc w:val="both"/>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="21870701" w14:textId="77777777" w:rsidR="00741249" w:rsidRPr="005C53A3" w:rsidRDefault="00741249" w:rsidP="005C53A3">
+    <w:p w14:paraId="57063CC7" w14:textId="77777777" w:rsidR="00741249" w:rsidRPr="005C53A3" w:rsidRDefault="00741249" w:rsidP="005C53A3">
       <w:pPr>
         <w:pStyle w:val="a3"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r w:rsidRPr="005C53A3">
         <w:t>На сегодняшний день существует несколько конкурирующих моделей, описывающих когнитивные механизмы инсайта.</w:t>
       </w:r>
       <w:r w:rsidR="009018D1" w:rsidRPr="005C53A3">
         <w:t xml:space="preserve"> Особой популярностью пользуется модель Р. Вейсберга </w:t>
       </w:r>
       <w:r w:rsidR="000A42E5" w:rsidRPr="005C53A3">
         <w:t>[</w:t>
       </w:r>
       <w:r w:rsidR="001A4DF8" w:rsidRPr="005C53A3">
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>Weisberg</w:t>
       </w:r>
       <w:r w:rsidR="001A4DF8" w:rsidRPr="005C53A3">
         <w:t>, 2015</w:t>
       </w:r>
       <w:r w:rsidR="000A42E5" w:rsidRPr="005C53A3">
         <w:t>]</w:t>
       </w:r>
       <w:r w:rsidR="001A4DF8" w:rsidRPr="005C53A3">
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="542474DF" w14:textId="77777777" w:rsidR="00741249" w:rsidRPr="005C53A3" w:rsidRDefault="00741249" w:rsidP="005C53A3">
-[...4 lines deleted...]
-    <w:p w14:paraId="15A4821B" w14:textId="77777777" w:rsidR="00741249" w:rsidRPr="005C53A3" w:rsidRDefault="00DB2306" w:rsidP="005C53A3">
+    <w:p w14:paraId="255690EF" w14:textId="77777777" w:rsidR="00741249" w:rsidRPr="005C53A3" w:rsidRDefault="00741249" w:rsidP="005C53A3">
+      <w:pPr>
+        <w:pStyle w:val="a3"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0502F738" w14:textId="77777777" w:rsidR="00741249" w:rsidRPr="005C53A3" w:rsidRDefault="00DB2306" w:rsidP="005C53A3">
       <w:pPr>
         <w:pStyle w:val="21"/>
       </w:pPr>
       <w:r w:rsidRPr="005C53A3">
         <w:t>П</w:t>
       </w:r>
       <w:r w:rsidR="00625812" w:rsidRPr="005C53A3">
         <w:t>роблем</w:t>
       </w:r>
       <w:r w:rsidRPr="005C53A3">
         <w:t>а исследования</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="631FF948" w14:textId="77777777" w:rsidR="00625812" w:rsidRPr="005C53A3" w:rsidRDefault="00625812" w:rsidP="005C53A3">
+    <w:p w14:paraId="5DD2E361" w14:textId="77777777" w:rsidR="00625812" w:rsidRPr="005C53A3" w:rsidRDefault="00625812" w:rsidP="005C53A3">
       <w:pPr>
         <w:pStyle w:val="a3"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r w:rsidRPr="005C53A3">
         <w:t xml:space="preserve">Существуют экспериментальные свидетельства в пользу возможного влияния моторной активности на решение мыслительных задач. Однако подобные исследования не позволяют ответить на вопрос, какая именно моторная активность </w:t>
       </w:r>
       <w:r w:rsidR="00DB2306" w:rsidRPr="005C53A3">
         <w:t>оказывает</w:t>
       </w:r>
       <w:r w:rsidRPr="005C53A3">
         <w:t xml:space="preserve"> влия</w:t>
       </w:r>
       <w:r w:rsidR="00DB2306" w:rsidRPr="005C53A3">
         <w:t>ние</w:t>
       </w:r>
       <w:r w:rsidRPr="005C53A3">
         <w:t xml:space="preserve"> на процесс решения. Таким образом, можно </w:t>
       </w:r>
       <w:r w:rsidR="00DB2306" w:rsidRPr="005C53A3">
         <w:t>сформулировать</w:t>
       </w:r>
       <w:r w:rsidRPr="005C53A3">
         <w:t xml:space="preserve"> проблему релевантности форм моторной активности по отношению к содержанию мыслительного процесса.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5CAB3731" w14:textId="77777777" w:rsidR="00625812" w:rsidRPr="005C53A3" w:rsidRDefault="00625812" w:rsidP="005C53A3">
-[...4 lines deleted...]
-    <w:p w14:paraId="2F712C31" w14:textId="77777777" w:rsidR="00625812" w:rsidRPr="005C53A3" w:rsidRDefault="00625812" w:rsidP="005C53A3">
+    <w:p w14:paraId="7E69D760" w14:textId="77777777" w:rsidR="00625812" w:rsidRPr="005C53A3" w:rsidRDefault="00625812" w:rsidP="005C53A3">
+      <w:pPr>
+        <w:pStyle w:val="a3"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3D788798" w14:textId="77777777" w:rsidR="00625812" w:rsidRPr="005C53A3" w:rsidRDefault="00625812" w:rsidP="005C53A3">
       <w:pPr>
         <w:pStyle w:val="1"/>
       </w:pPr>
       <w:r w:rsidRPr="005C53A3">
         <w:t>Процедура и методика исследования</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="23B92207" w14:textId="77777777" w:rsidR="00625812" w:rsidRPr="005C53A3" w:rsidRDefault="00625812" w:rsidP="005C53A3">
+    <w:p w14:paraId="53F6A6A9" w14:textId="77777777" w:rsidR="00625812" w:rsidRPr="005C53A3" w:rsidRDefault="00625812" w:rsidP="005C53A3">
       <w:pPr>
         <w:pStyle w:val="21"/>
       </w:pPr>
       <w:r w:rsidRPr="005C53A3">
         <w:t>Выборка</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="105B324C" w14:textId="77777777" w:rsidR="00625812" w:rsidRPr="005C53A3" w:rsidRDefault="00625812" w:rsidP="005C53A3">
+    <w:p w14:paraId="3864966F" w14:textId="77777777" w:rsidR="00625812" w:rsidRPr="005C53A3" w:rsidRDefault="00625812" w:rsidP="005C53A3">
       <w:pPr>
         <w:pStyle w:val="a3"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r w:rsidRPr="005C53A3">
         <w:t>В качестве испытуемых выступили 45 студентов в возрасте от 18 до 21 года (</w:t>
       </w:r>
       <w:r w:rsidRPr="005C53A3">
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t xml:space="preserve">M </w:t>
       </w:r>
       <w:r w:rsidRPr="005C53A3">
         <w:t xml:space="preserve">= 19,32; </w:t>
       </w:r>
       <w:r w:rsidRPr="005C53A3">
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t xml:space="preserve">SD </w:t>
       </w:r>
       <w:r w:rsidRPr="005C53A3">
         <w:t>= 0,59)</w:t>
       </w:r>
       <w:r w:rsidR="005C177A" w:rsidRPr="005C53A3">
         <w:t>, из них 10 мужчин;</w:t>
       </w:r>
       <w:r w:rsidRPr="005C53A3">
         <w:t xml:space="preserve"> 7 испытуемых были исключены из дальнейшего анализа, поскольку в постэкспериментальном опросе заявили о том, что знакомы с задачей и вспомнили решение. Испытуемые участвовали в эксперименте за дополнительные баллы по учебным курсам. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="15A55997" w14:textId="77777777" w:rsidR="000A1460" w:rsidRPr="005C53A3" w:rsidRDefault="000A1460" w:rsidP="005C53A3">
+    <w:p w14:paraId="05EBEF87" w14:textId="77777777" w:rsidR="000A1460" w:rsidRPr="005C53A3" w:rsidRDefault="000A1460" w:rsidP="005C53A3">
       <w:pPr>
         <w:pStyle w:val="a3"/>
         <w:jc w:val="both"/>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="036AB061" w14:textId="77777777" w:rsidR="00941DA9" w:rsidRPr="005C53A3" w:rsidRDefault="000A1460" w:rsidP="005C53A3">
+    <w:p w14:paraId="4750C14B" w14:textId="77777777" w:rsidR="00941DA9" w:rsidRPr="005C53A3" w:rsidRDefault="000A1460" w:rsidP="005C53A3">
       <w:pPr>
         <w:pStyle w:val="a3"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="005C53A3">
         <w:rPr>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>Оборудование</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2EFD2765" w14:textId="77777777" w:rsidR="000A1460" w:rsidRPr="005C53A3" w:rsidRDefault="000A1460" w:rsidP="005C53A3">
+    <w:p w14:paraId="00143D61" w14:textId="77777777" w:rsidR="000A1460" w:rsidRPr="005C53A3" w:rsidRDefault="000A1460" w:rsidP="005C53A3">
       <w:pPr>
         <w:pStyle w:val="a3"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r w:rsidRPr="005C53A3">
         <w:t xml:space="preserve">Исследование проводилось на планшетах </w:t>
       </w:r>
       <w:r w:rsidRPr="005C53A3">
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>ASUS</w:t>
       </w:r>
       <w:r w:rsidRPr="005C53A3">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="005C53A3">
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>VivoBook</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="005C53A3">
         <w:t xml:space="preserve"> с диагональю экрана 12 см.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="40DD2356" w14:textId="77777777" w:rsidR="00625812" w:rsidRPr="005C53A3" w:rsidRDefault="00625812" w:rsidP="005C53A3">
-[...4 lines deleted...]
-    <w:p w14:paraId="7EA16551" w14:textId="77777777" w:rsidR="00B57055" w:rsidRPr="005C53A3" w:rsidRDefault="00B57055" w:rsidP="005C53A3">
+    <w:p w14:paraId="238371A1" w14:textId="77777777" w:rsidR="00625812" w:rsidRPr="005C53A3" w:rsidRDefault="00625812" w:rsidP="005C53A3">
+      <w:pPr>
+        <w:pStyle w:val="a3"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="04AAFA98" w14:textId="77777777" w:rsidR="00B57055" w:rsidRPr="005C53A3" w:rsidRDefault="00B57055" w:rsidP="005C53A3">
       <w:pPr>
         <w:pStyle w:val="a3"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="32"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="005C53A3">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="32"/>
         </w:rPr>
         <w:t>Материалы</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="10B8D4C8" w14:textId="77777777" w:rsidR="00B57055" w:rsidRPr="005C53A3" w:rsidRDefault="00B57055" w:rsidP="005C53A3">
+    <w:p w14:paraId="2E5C56D0" w14:textId="77777777" w:rsidR="00B57055" w:rsidRPr="005C53A3" w:rsidRDefault="00B57055" w:rsidP="005C53A3">
       <w:pPr>
         <w:pStyle w:val="a3"/>
       </w:pPr>
       <w:r w:rsidRPr="005C53A3">
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="7DD0B124" wp14:editId="50556B6B">
             <wp:extent cx="5486400" cy="3200400"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="1880337781" name="Диаграмма 1"/>
             <wp:cNvGraphicFramePr/>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/chart">
                 <c:chart xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:id="rId8"/>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1DC7B5FB" w14:textId="77777777" w:rsidR="00B57055" w:rsidRPr="005C53A3" w:rsidRDefault="00B57055" w:rsidP="005C53A3">
+    <w:p w14:paraId="277B28E1" w14:textId="77777777" w:rsidR="00B57055" w:rsidRPr="005C53A3" w:rsidRDefault="00B57055" w:rsidP="005C53A3">
       <w:pPr>
         <w:pStyle w:val="a3"/>
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="005C53A3">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Рис. 1. </w:t>
       </w:r>
       <w:r w:rsidRPr="005C53A3">
         <w:t xml:space="preserve">Количество движений в решении задач / </w:t>
       </w:r>
       <w:r w:rsidRPr="005C53A3">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>Fig</w:t>
       </w:r>
       <w:r w:rsidRPr="005C53A3">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>. 1.</w:t>
       </w:r>
       <w:r w:rsidRPr="005C53A3">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="005C53A3">
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>Number of movements in problem solving</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="119D0FF0" w14:textId="77777777" w:rsidR="00B57055" w:rsidRPr="005C53A3" w:rsidRDefault="00B57055" w:rsidP="005C53A3">
-[...7 lines deleted...]
-    <w:p w14:paraId="5179350A" w14:textId="77777777" w:rsidR="00B57055" w:rsidRPr="005C53A3" w:rsidRDefault="00B57055" w:rsidP="005C53A3">
+    <w:p w14:paraId="3ADC05DF" w14:textId="77777777" w:rsidR="00B57055" w:rsidRPr="005C53A3" w:rsidRDefault="00B57055" w:rsidP="005C53A3">
+      <w:pPr>
+        <w:pStyle w:val="a3"/>
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="25DA1674" w14:textId="77777777" w:rsidR="00B57055" w:rsidRPr="005C53A3" w:rsidRDefault="00B57055" w:rsidP="005C53A3">
       <w:pPr>
         <w:pStyle w:val="a3"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="005C53A3">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t xml:space="preserve">Таблица 1 / </w:t>
       </w:r>
       <w:r w:rsidRPr="005C53A3">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>Table</w:t>
       </w:r>
       <w:r w:rsidRPr="005C53A3">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t xml:space="preserve"> 1</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="31F4AC15" w14:textId="77777777" w:rsidR="00B57055" w:rsidRPr="005C53A3" w:rsidRDefault="00B57055" w:rsidP="005C53A3">
+    <w:p w14:paraId="3A9C1CD5" w14:textId="77777777" w:rsidR="00B57055" w:rsidRPr="005C53A3" w:rsidRDefault="00B57055" w:rsidP="005C53A3">
       <w:pPr>
         <w:pStyle w:val="a3"/>
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="005C53A3">
         <w:t>Описательные</w:t>
       </w:r>
       <w:r w:rsidRPr="005C53A3">
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="005C53A3">
         <w:t>статистики</w:t>
       </w:r>
       <w:r w:rsidRPr="005C53A3">
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="005C53A3">
@@ -1687,490 +1687,526 @@
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="005C53A3">
         <w:t>задач</w:t>
       </w:r>
       <w:r w:rsidRPr="005C53A3">
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> / Descriptive statistics of problem solving</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="af2"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="2406"/>
         <w:gridCol w:w="2407"/>
         <w:gridCol w:w="2407"/>
         <w:gridCol w:w="2407"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00B57055" w:rsidRPr="00A1348C" w14:paraId="616B1C1E" w14:textId="77777777" w:rsidTr="00B57055">
+      <w:tr w:rsidR="00B57055" w:rsidRPr="00397773" w14:paraId="710FA5AC" w14:textId="77777777" w:rsidTr="00B57055">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2406" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="127A673E" w14:textId="77777777" w:rsidR="00B57055" w:rsidRPr="005C53A3" w:rsidRDefault="00B57055" w:rsidP="005C53A3">
+          <w:p w14:paraId="120AF62B" w14:textId="77777777" w:rsidR="00B57055" w:rsidRPr="005C53A3" w:rsidRDefault="00B57055" w:rsidP="005C53A3">
             <w:pPr>
               <w:pStyle w:val="a3"/>
               <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2407" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="7CD75F2E" w14:textId="77777777" w:rsidR="0081649C" w:rsidRPr="005C53A3" w:rsidRDefault="00B57055" w:rsidP="005C53A3">
+          <w:p w14:paraId="49927A7B" w14:textId="77777777" w:rsidR="0081649C" w:rsidRPr="005C53A3" w:rsidRDefault="00B57055" w:rsidP="005C53A3">
             <w:pPr>
               <w:pStyle w:val="a3"/>
               <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="005C53A3">
               <w:t>Время решения</w:t>
             </w:r>
             <w:r w:rsidR="0081649C" w:rsidRPr="005C53A3">
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidR="0081649C" w:rsidRPr="005C53A3">
               <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>/</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="6D6B679C" w14:textId="77777777" w:rsidR="00B57055" w:rsidRPr="005C53A3" w:rsidRDefault="0081649C" w:rsidP="005C53A3">
+          <w:p w14:paraId="137196A1" w14:textId="77777777" w:rsidR="00B57055" w:rsidRPr="005C53A3" w:rsidRDefault="0081649C" w:rsidP="005C53A3">
             <w:pPr>
               <w:pStyle w:val="a3"/>
               <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="005C53A3">
               <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>Solution time</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2407" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="4C72CE45" w14:textId="77777777" w:rsidR="00B57055" w:rsidRPr="005C53A3" w:rsidRDefault="00B57055" w:rsidP="005C53A3">
+          <w:p w14:paraId="07AC5F15" w14:textId="77777777" w:rsidR="00B57055" w:rsidRPr="005C53A3" w:rsidRDefault="00B57055" w:rsidP="005C53A3">
             <w:pPr>
               <w:pStyle w:val="a3"/>
               <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="005C53A3">
               <w:t>Количество</w:t>
             </w:r>
             <w:r w:rsidRPr="005C53A3">
               <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidRPr="005C53A3">
               <w:t>движений</w:t>
             </w:r>
             <w:r w:rsidR="0081649C" w:rsidRPr="005C53A3">
               <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve"> / Number of movements</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2407" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="6B601DFB" w14:textId="77777777" w:rsidR="00B57055" w:rsidRPr="005C53A3" w:rsidRDefault="0081649C" w:rsidP="005C53A3">
+          <w:p w14:paraId="7AC84BC4" w14:textId="77777777" w:rsidR="00B57055" w:rsidRPr="005C53A3" w:rsidRDefault="0081649C" w:rsidP="005C53A3">
             <w:pPr>
               <w:pStyle w:val="a3"/>
               <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="005C53A3">
               <w:t>Количество</w:t>
             </w:r>
             <w:r w:rsidRPr="005C53A3">
               <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidRPr="005C53A3">
               <w:t>проб</w:t>
             </w:r>
             <w:r w:rsidRPr="005C53A3">
               <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve"> / Number of probes</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00B57055" w:rsidRPr="005C53A3" w14:paraId="4693F315" w14:textId="77777777" w:rsidTr="00B57055">
+      <w:tr w:rsidR="00B57055" w:rsidRPr="005C53A3" w14:paraId="08098CA9" w14:textId="77777777" w:rsidTr="00B57055">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2406" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="6522A781" w14:textId="77777777" w:rsidR="00B57055" w:rsidRPr="005C53A3" w:rsidRDefault="00B57055" w:rsidP="005C53A3">
+          <w:p w14:paraId="0053A0EA" w14:textId="77777777" w:rsidR="00B57055" w:rsidRPr="000955DF" w:rsidRDefault="00B57055" w:rsidP="005C53A3">
             <w:pPr>
               <w:pStyle w:val="a3"/>
+              <w:rPr>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="005C53A3">
               <w:t>Задача 1</w:t>
+            </w:r>
+            <w:r w:rsidR="000955DF">
+              <w:rPr>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> / Task 1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2407" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="7D80DC52" w14:textId="77777777" w:rsidR="00B57055" w:rsidRPr="005C53A3" w:rsidRDefault="0081649C" w:rsidP="005C53A3">
+          <w:p w14:paraId="2350D400" w14:textId="77777777" w:rsidR="00B57055" w:rsidRPr="005C53A3" w:rsidRDefault="0081649C" w:rsidP="005C53A3">
             <w:pPr>
               <w:pStyle w:val="a3"/>
               <w:rPr>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="005C53A3">
               <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve">M = 345.9, SD = 14.7 </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2407" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="53913B89" w14:textId="77777777" w:rsidR="00B57055" w:rsidRPr="005C53A3" w:rsidRDefault="0081649C" w:rsidP="005C53A3">
+          <w:p w14:paraId="6EE1D72B" w14:textId="77777777" w:rsidR="00B57055" w:rsidRPr="005C53A3" w:rsidRDefault="0081649C" w:rsidP="005C53A3">
             <w:pPr>
               <w:pStyle w:val="a3"/>
               <w:rPr>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="005C53A3">
               <w:rPr>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>60</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2407" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="05A5D974" w14:textId="77777777" w:rsidR="00B57055" w:rsidRPr="005C53A3" w:rsidRDefault="0081649C" w:rsidP="005C53A3">
+          <w:p w14:paraId="69088CAC" w14:textId="77777777" w:rsidR="00B57055" w:rsidRPr="005C53A3" w:rsidRDefault="0081649C" w:rsidP="005C53A3">
             <w:pPr>
               <w:pStyle w:val="a3"/>
               <w:rPr>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="005C53A3">
               <w:rPr>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>9</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00B57055" w:rsidRPr="005C53A3" w14:paraId="5F1FB9B5" w14:textId="77777777" w:rsidTr="00B57055">
+      <w:tr w:rsidR="00B57055" w:rsidRPr="005C53A3" w14:paraId="6E394535" w14:textId="77777777" w:rsidTr="00B57055">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2406" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="34E15275" w14:textId="77777777" w:rsidR="00B57055" w:rsidRPr="005C53A3" w:rsidRDefault="00B57055" w:rsidP="005C53A3">
+          <w:p w14:paraId="7165F1A1" w14:textId="77777777" w:rsidR="00B57055" w:rsidRPr="000955DF" w:rsidRDefault="00B57055" w:rsidP="005C53A3">
             <w:pPr>
               <w:pStyle w:val="a3"/>
+              <w:rPr>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="005C53A3">
               <w:t>Задача 2</w:t>
+            </w:r>
+            <w:r w:rsidR="000955DF">
+              <w:rPr>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> / Task 2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2407" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="43252693" w14:textId="77777777" w:rsidR="00B57055" w:rsidRPr="005C53A3" w:rsidRDefault="0081649C" w:rsidP="005C53A3">
+          <w:p w14:paraId="6EF39D34" w14:textId="77777777" w:rsidR="00B57055" w:rsidRPr="005C53A3" w:rsidRDefault="0081649C" w:rsidP="005C53A3">
             <w:pPr>
               <w:pStyle w:val="a3"/>
             </w:pPr>
             <w:r w:rsidRPr="005C53A3">
               <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>M = 367.0, SD = 17.1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2407" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="0345A79A" w14:textId="77777777" w:rsidR="00B57055" w:rsidRPr="005C53A3" w:rsidRDefault="0081649C" w:rsidP="005C53A3">
+          <w:p w14:paraId="12E2CD81" w14:textId="77777777" w:rsidR="00B57055" w:rsidRPr="005C53A3" w:rsidRDefault="0081649C" w:rsidP="005C53A3">
             <w:pPr>
               <w:pStyle w:val="a3"/>
               <w:rPr>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="005C53A3">
               <w:rPr>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>156</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2407" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="223B7C63" w14:textId="77777777" w:rsidR="00B57055" w:rsidRPr="005C53A3" w:rsidRDefault="0081649C" w:rsidP="005C53A3">
+          <w:p w14:paraId="21F279D9" w14:textId="77777777" w:rsidR="00B57055" w:rsidRPr="005C53A3" w:rsidRDefault="0081649C" w:rsidP="005C53A3">
             <w:pPr>
               <w:pStyle w:val="a3"/>
               <w:rPr>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="005C53A3">
               <w:rPr>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>78</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00B57055" w:rsidRPr="005C53A3" w14:paraId="375F0F9E" w14:textId="77777777" w:rsidTr="00B57055">
+      <w:tr w:rsidR="00B57055" w:rsidRPr="005C53A3" w14:paraId="7AFC9A7F" w14:textId="77777777" w:rsidTr="00B57055">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2406" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="5F243A21" w14:textId="77777777" w:rsidR="00B57055" w:rsidRPr="005C53A3" w:rsidRDefault="00B57055" w:rsidP="005C53A3">
+          <w:p w14:paraId="2620F81E" w14:textId="77777777" w:rsidR="00B57055" w:rsidRPr="000955DF" w:rsidRDefault="00B57055" w:rsidP="005C53A3">
             <w:pPr>
               <w:pStyle w:val="a3"/>
+              <w:rPr>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="005C53A3">
               <w:t>Задача 3</w:t>
+            </w:r>
+            <w:r w:rsidR="000955DF">
+              <w:rPr>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> / Task 3</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2407" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="0BD6FAFA" w14:textId="77777777" w:rsidR="00B57055" w:rsidRPr="005C53A3" w:rsidRDefault="0081649C" w:rsidP="005C53A3">
+          <w:p w14:paraId="59DB6619" w14:textId="77777777" w:rsidR="00B57055" w:rsidRPr="005C53A3" w:rsidRDefault="0081649C" w:rsidP="005C53A3">
             <w:pPr>
               <w:pStyle w:val="a3"/>
             </w:pPr>
             <w:r w:rsidRPr="005C53A3">
               <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>M = 234.8, SD = 14.3</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2407" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="51670D61" w14:textId="77777777" w:rsidR="00B57055" w:rsidRPr="005C53A3" w:rsidRDefault="0081649C" w:rsidP="005C53A3">
+          <w:p w14:paraId="50E8A6B2" w14:textId="77777777" w:rsidR="00B57055" w:rsidRPr="005C53A3" w:rsidRDefault="0081649C" w:rsidP="005C53A3">
             <w:pPr>
               <w:pStyle w:val="a3"/>
               <w:rPr>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="005C53A3">
               <w:rPr>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>13</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2407" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="797923CB" w14:textId="77777777" w:rsidR="00B57055" w:rsidRPr="005C53A3" w:rsidRDefault="0081649C" w:rsidP="005C53A3">
+          <w:p w14:paraId="084FDDCC" w14:textId="77777777" w:rsidR="00B57055" w:rsidRPr="005C53A3" w:rsidRDefault="0081649C" w:rsidP="005C53A3">
             <w:pPr>
               <w:pStyle w:val="a3"/>
               <w:rPr>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="005C53A3">
               <w:rPr>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>10</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00B57055" w:rsidRPr="005C53A3" w14:paraId="01D52D7B" w14:textId="77777777" w:rsidTr="00B57055">
+      <w:tr w:rsidR="00B57055" w:rsidRPr="005C53A3" w14:paraId="2CA5FC33" w14:textId="77777777" w:rsidTr="00B57055">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2406" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="54E6F764" w14:textId="77777777" w:rsidR="00B57055" w:rsidRPr="005C53A3" w:rsidRDefault="00B57055" w:rsidP="005C53A3">
+          <w:p w14:paraId="47BFED9A" w14:textId="77777777" w:rsidR="00B57055" w:rsidRPr="000955DF" w:rsidRDefault="00B57055" w:rsidP="005C53A3">
             <w:pPr>
               <w:pStyle w:val="a3"/>
+              <w:rPr>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="005C53A3">
               <w:t>Задача 4</w:t>
+            </w:r>
+            <w:r w:rsidR="000955DF">
+              <w:rPr>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> / Task 4</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2407" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="3BAD8CBF" w14:textId="77777777" w:rsidR="00B57055" w:rsidRPr="005C53A3" w:rsidRDefault="0081649C" w:rsidP="005C53A3">
+          <w:p w14:paraId="290B0357" w14:textId="77777777" w:rsidR="00B57055" w:rsidRPr="005C53A3" w:rsidRDefault="0081649C" w:rsidP="005C53A3">
             <w:pPr>
               <w:pStyle w:val="a3"/>
             </w:pPr>
             <w:r w:rsidRPr="005C53A3">
               <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>M = 413.5, SD = 15.9</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2407" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="0BFD57ED" w14:textId="77777777" w:rsidR="00B57055" w:rsidRPr="005C53A3" w:rsidRDefault="0081649C" w:rsidP="005C53A3">
+          <w:p w14:paraId="268BE4A4" w14:textId="77777777" w:rsidR="00B57055" w:rsidRPr="005C53A3" w:rsidRDefault="0081649C" w:rsidP="005C53A3">
             <w:pPr>
               <w:pStyle w:val="a3"/>
               <w:rPr>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="005C53A3">
               <w:rPr>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>89</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2407" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="1122DF17" w14:textId="77777777" w:rsidR="00B57055" w:rsidRPr="005C53A3" w:rsidRDefault="0081649C" w:rsidP="005C53A3">
+          <w:p w14:paraId="5FCF3EB8" w14:textId="77777777" w:rsidR="00B57055" w:rsidRPr="005C53A3" w:rsidRDefault="0081649C" w:rsidP="005C53A3">
             <w:pPr>
               <w:pStyle w:val="a3"/>
               <w:rPr>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="005C53A3">
               <w:rPr>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>2</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="6A3E7D08" w14:textId="77777777" w:rsidR="00B57055" w:rsidRPr="005C53A3" w:rsidRDefault="00B57055" w:rsidP="005C53A3">
-[...9 lines deleted...]
-    <w:p w14:paraId="5747F355" w14:textId="77777777" w:rsidR="00625812" w:rsidRPr="00365EE8" w:rsidRDefault="00625812" w:rsidP="005C53A3">
+    <w:p w14:paraId="76C904D2" w14:textId="77777777" w:rsidR="00B57055" w:rsidRPr="005C53A3" w:rsidRDefault="00B57055" w:rsidP="005C53A3">
+      <w:pPr>
+        <w:pStyle w:val="a3"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="18CAD365" w14:textId="77777777" w:rsidR="00625812" w:rsidRPr="005C53A3" w:rsidRDefault="00625812" w:rsidP="005C53A3">
+      <w:pPr>
+        <w:pStyle w:val="a3"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="381C7AC5" w14:textId="77777777" w:rsidR="00625812" w:rsidRPr="00365EE8" w:rsidRDefault="00625812" w:rsidP="005C53A3">
       <w:pPr>
         <w:pStyle w:val="1"/>
         <w:rPr>
           <w:sz w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="005C53A3">
         <w:rPr>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Литература</w:t>
       </w:r>
       <w:r w:rsidR="00A220F4" w:rsidRPr="00A220F4">
         <w:rPr>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> /</w:t>
       </w:r>
       <w:r w:rsidR="00A220F4" w:rsidRPr="00365EE8">
         <w:rPr>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00A220F4">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>References</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7E4EF8D7" w14:textId="77777777" w:rsidR="0081321E" w:rsidRPr="006C3CE1" w:rsidRDefault="0081321E" w:rsidP="00A1348C">
+    <w:p w14:paraId="379EB06F" w14:textId="77777777" w:rsidR="0081321E" w:rsidRPr="006C3CE1" w:rsidRDefault="0081321E" w:rsidP="00A1348C">
       <w:pPr>
         <w:pStyle w:val="a3"/>
         <w:ind w:left="284" w:hanging="284"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r w:rsidRPr="006C3CE1">
         <w:t>Спиридонов</w:t>
       </w:r>
       <w:r w:rsidR="006C3CE1" w:rsidRPr="006C3CE1">
         <w:t>,</w:t>
       </w:r>
       <w:r w:rsidRPr="006C3CE1">
         <w:t xml:space="preserve"> В.</w:t>
       </w:r>
       <w:r w:rsidR="006C3CE1" w:rsidRPr="006C3CE1">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="006C3CE1">
         <w:t>Ф., Лифанова</w:t>
       </w:r>
       <w:r w:rsidR="006C3CE1" w:rsidRPr="006C3CE1">
         <w:t>,</w:t>
       </w:r>
       <w:r w:rsidRPr="006C3CE1">
         <w:t xml:space="preserve"> С.</w:t>
@@ -2202,51 +2238,51 @@
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
       <w:r w:rsidRPr="006C3CE1">
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t>10</w:t>
       </w:r>
       <w:r w:rsidR="006C3CE1" w:rsidRPr="006C3CE1">
         <w:t>(</w:t>
       </w:r>
       <w:r w:rsidRPr="006C3CE1">
         <w:t>3</w:t>
       </w:r>
       <w:r w:rsidR="006C3CE1" w:rsidRPr="006C3CE1">
         <w:t xml:space="preserve">), </w:t>
       </w:r>
       <w:r w:rsidRPr="006C3CE1">
         <w:t>54–63.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="36AD3EB3" w14:textId="77777777" w:rsidR="00A220F4" w:rsidRPr="006C3CE1" w:rsidRDefault="00A220F4" w:rsidP="00A1348C">
+    <w:p w14:paraId="5DE35622" w14:textId="77777777" w:rsidR="00A220F4" w:rsidRPr="006C3CE1" w:rsidRDefault="00A220F4" w:rsidP="00A1348C">
       <w:pPr>
         <w:pStyle w:val="PreformattedText"/>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:left="284" w:hanging="284"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="006C3CE1">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>Spiridonov</w:t>
       </w:r>
       <w:r w:rsidR="006C3CE1" w:rsidRPr="00A1348C">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
@@ -2459,112 +2495,112 @@
       <w:r w:rsidRPr="006C3CE1">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>, 54</w:t>
       </w:r>
       <w:r w:rsidR="006C3CE1" w:rsidRPr="00A1348C">
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>–</w:t>
       </w:r>
       <w:r w:rsidRPr="006C3CE1">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>63. (In Russian)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2F4B36C4" w14:textId="77777777" w:rsidR="00A220F4" w:rsidRPr="00365EE8" w:rsidRDefault="00A220F4" w:rsidP="00A1348C">
+    <w:p w14:paraId="756C3EF3" w14:textId="77777777" w:rsidR="00A220F4" w:rsidRPr="00365EE8" w:rsidRDefault="00A220F4" w:rsidP="00A1348C">
       <w:pPr>
         <w:pStyle w:val="a3"/>
         <w:ind w:left="284" w:hanging="284"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:highlight w:val="yellow"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="7380B998" w14:textId="77777777" w:rsidR="0063583E" w:rsidRPr="008D777E" w:rsidRDefault="008D777E" w:rsidP="00A1348C">
+    <w:p w14:paraId="54B7DFFF" w14:textId="77777777" w:rsidR="0063583E" w:rsidRPr="008D777E" w:rsidRDefault="008D777E" w:rsidP="00A1348C">
       <w:pPr>
         <w:pStyle w:val="a3"/>
         <w:ind w:left="284" w:hanging="284"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="008D777E">
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t>Duncker, K. (1945). On problem-solving (L. S. Lees, Trans.). </w:t>
       </w:r>
       <w:r w:rsidRPr="008D777E">
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>Psychological Monographs, 58</w:t>
       </w:r>
       <w:r w:rsidRPr="008D777E">
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>(5), i–113. </w:t>
       </w:r>
       <w:hyperlink r:id="rId9" w:tgtFrame="_blank" w:history="1">
         <w:r w:rsidRPr="008D777E">
           <w:rPr>
             <w:rStyle w:val="a9"/>
             <w:lang w:val="en-US"/>
           </w:rPr>
           <w:t>https://doi.org/10.1037/h0093599</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="2C5CE57F" w14:textId="77777777" w:rsidR="008D777E" w:rsidRPr="008D777E" w:rsidRDefault="008D777E" w:rsidP="00A1348C">
+    <w:p w14:paraId="2D190CE2" w14:textId="77777777" w:rsidR="008D777E" w:rsidRPr="008D777E" w:rsidRDefault="008D777E" w:rsidP="00A1348C">
       <w:pPr>
         <w:pStyle w:val="a3"/>
         <w:ind w:left="284" w:hanging="284"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="02DCF48F" w14:textId="77777777" w:rsidR="008D777E" w:rsidRPr="008D777E" w:rsidRDefault="008D777E" w:rsidP="00A1348C">
+    <w:p w14:paraId="35100C60" w14:textId="77777777" w:rsidR="008D777E" w:rsidRPr="008D777E" w:rsidRDefault="008D777E" w:rsidP="00A1348C">
       <w:pPr>
         <w:pStyle w:val="a3"/>
         <w:ind w:left="284" w:hanging="284"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="008D777E">
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>Weisberg, R. W. (2015). Toward an integrated theory of insight in problem solving. </w:t>
       </w:r>
       <w:r w:rsidRPr="00A1348C">
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>Thinking &amp; Reasoning</w:t>
       </w:r>
       <w:r w:rsidRPr="00A1348C">
         <w:rPr>
           <w:lang w:val="en-US"/>
@@ -2573,160 +2609,160 @@
       </w:r>
       <w:r w:rsidRPr="00A1348C">
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>21</w:t>
       </w:r>
       <w:r w:rsidRPr="00A1348C">
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve">(1), 5–39. </w:t>
       </w:r>
       <w:hyperlink r:id="rId10" w:history="1">
         <w:r w:rsidRPr="00A1348C">
           <w:rPr>
             <w:rStyle w:val="a9"/>
             <w:lang w:val="en-US"/>
           </w:rPr>
           <w:t>https://doi.org/10.1080/13546783.2014.886625</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="719EC6FF" w14:textId="77777777" w:rsidR="001E07D0" w:rsidRPr="006C3CE1" w:rsidRDefault="001E07D0" w:rsidP="005C53A3">
-[...7 lines deleted...]
-    <w:p w14:paraId="7345158E" w14:textId="77777777" w:rsidR="00B86ADF" w:rsidRPr="006C3CE1" w:rsidRDefault="001A4DF8" w:rsidP="005C53A3">
+    <w:p w14:paraId="43B78349" w14:textId="77777777" w:rsidR="001E07D0" w:rsidRPr="006C3CE1" w:rsidRDefault="001E07D0" w:rsidP="005C53A3">
+      <w:pPr>
+        <w:pStyle w:val="a3"/>
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="72345B23" w14:textId="77777777" w:rsidR="00B86ADF" w:rsidRPr="006C3CE1" w:rsidRDefault="001A4DF8" w:rsidP="005C53A3">
       <w:pPr>
         <w:pStyle w:val="1"/>
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="005C53A3">
         <w:rPr>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Приложения</w:t>
       </w:r>
       <w:r w:rsidR="00A220F4" w:rsidRPr="006C3CE1">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> / </w:t>
       </w:r>
       <w:r w:rsidR="00A220F4">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>Supplement</w:t>
       </w:r>
       <w:r w:rsidR="00A220F4" w:rsidRPr="006C3CE1">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00A220F4">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>Materials</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3C58CF2A" w14:textId="77777777" w:rsidR="001A4DF8" w:rsidRPr="006C3CE1" w:rsidRDefault="001A4DF8" w:rsidP="005C53A3">
+    <w:p w14:paraId="5D9942D4" w14:textId="77777777" w:rsidR="001A4DF8" w:rsidRPr="006C3CE1" w:rsidRDefault="001A4DF8" w:rsidP="005C53A3">
       <w:pPr>
         <w:pStyle w:val="a3"/>
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="005C53A3">
         <w:t>Если</w:t>
       </w:r>
       <w:r w:rsidRPr="006C3CE1">
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="005C53A3">
         <w:t>они</w:t>
       </w:r>
       <w:r w:rsidRPr="006C3CE1">
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="005C53A3">
         <w:t>требуются</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="36104B5C" w14:textId="77777777" w:rsidR="001A4DF8" w:rsidRPr="006C3CE1" w:rsidRDefault="001A4DF8" w:rsidP="005C53A3">
-[...15 lines deleted...]
-    <w:p w14:paraId="5698DC17" w14:textId="77777777" w:rsidR="00B679D8" w:rsidRPr="005C53A3" w:rsidRDefault="00B679D8" w:rsidP="005C53A3">
+    <w:p w14:paraId="5BA59542" w14:textId="77777777" w:rsidR="001A4DF8" w:rsidRPr="006C3CE1" w:rsidRDefault="001A4DF8" w:rsidP="005C53A3">
+      <w:pPr>
+        <w:pStyle w:val="a3"/>
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7A5BE16F" w14:textId="77777777" w:rsidR="001A4DF8" w:rsidRPr="006C3CE1" w:rsidRDefault="001A4DF8" w:rsidP="005C53A3">
+      <w:pPr>
+        <w:pStyle w:val="a3"/>
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="31E46513" w14:textId="77777777" w:rsidR="00B679D8" w:rsidRPr="005C53A3" w:rsidRDefault="00B679D8" w:rsidP="005C53A3">
       <w:pPr>
         <w:pStyle w:val="1"/>
         <w:rPr>
           <w:sz w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="005C53A3">
         <w:rPr>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Сведения об авторах</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4140399E" w14:textId="77777777" w:rsidR="001E07D0" w:rsidRPr="006C3CE1" w:rsidRDefault="00365EE8" w:rsidP="005C53A3">
+    <w:p w14:paraId="22064639" w14:textId="24FA402E" w:rsidR="001E07D0" w:rsidRPr="006C3CE1" w:rsidRDefault="00365EE8" w:rsidP="005C53A3">
       <w:pPr>
         <w:pStyle w:val="a3"/>
         <w:widowControl w:val="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r w:rsidRPr="00365EE8">
         <w:rPr>
           <w:rFonts w:ascii="Segoe UI Symbol" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
         </w:rPr>
         <w:t>✉</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Segoe UI Symbol"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="001E07D0" w:rsidRPr="005C53A3">
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t>Иванова Анна Антоновна</w:t>
       </w:r>
       <w:r w:rsidR="001E07D0" w:rsidRPr="005C53A3">
@@ -2740,58 +2776,64 @@
       </w:r>
       <w:r w:rsidR="00442692" w:rsidRPr="005C53A3">
         <w:t>ени</w:t>
       </w:r>
       <w:r w:rsidR="001E07D0" w:rsidRPr="005C53A3">
         <w:t xml:space="preserve"> Н.А.</w:t>
       </w:r>
       <w:r w:rsidR="002B71E3" w:rsidRPr="005C53A3">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="001E07D0" w:rsidRPr="005C53A3">
         <w:t>Некрасова, ул. 1 Мая, д. 4, 156001 Кострома, Россия.</w:t>
       </w:r>
       <w:r w:rsidR="005C7614" w:rsidRPr="005C7614">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="005C7614">
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>ORCID</w:t>
       </w:r>
       <w:r w:rsidR="005C7614" w:rsidRPr="006C3CE1">
         <w:t xml:space="preserve">: </w:t>
       </w:r>
+      <w:r w:rsidR="00397773" w:rsidRPr="00AC10D0">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>https://orcid.org/</w:t>
+      </w:r>
       <w:r w:rsidR="005C7614">
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>XXX</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="57EF4561" w14:textId="77777777" w:rsidR="001E07D0" w:rsidRPr="006C3CE1" w:rsidRDefault="001E07D0" w:rsidP="005C53A3">
+    <w:p w14:paraId="65C0B4A6" w14:textId="77777777" w:rsidR="001E07D0" w:rsidRPr="006C3CE1" w:rsidRDefault="001E07D0" w:rsidP="005C53A3">
       <w:pPr>
         <w:pStyle w:val="a3"/>
       </w:pPr>
       <w:r w:rsidRPr="005C7614">
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>E</w:t>
       </w:r>
       <w:r w:rsidRPr="005C7614">
         <w:t>-</w:t>
       </w:r>
       <w:r w:rsidRPr="005C7614">
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>mail</w:t>
       </w:r>
       <w:r w:rsidRPr="005C7614">
         <w:t xml:space="preserve">: </w:t>
       </w:r>
       <w:hyperlink r:id="rId11" w:history="1">
         <w:r w:rsidR="002B71E3" w:rsidRPr="005C7614">
           <w:rPr>
             <w:rStyle w:val="a9"/>
@@ -2812,91 +2854,97 @@
           </w:rPr>
           <w:t>@</w:t>
         </w:r>
         <w:r w:rsidR="002B71E3" w:rsidRPr="005C7614">
           <w:rPr>
             <w:rStyle w:val="a9"/>
             <w:lang w:val="en-US"/>
           </w:rPr>
           <w:t>nnnnn</w:t>
         </w:r>
         <w:r w:rsidR="002B71E3" w:rsidRPr="005C7614">
           <w:rPr>
             <w:rStyle w:val="a9"/>
           </w:rPr>
           <w:t>.</w:t>
         </w:r>
         <w:r w:rsidR="002B71E3" w:rsidRPr="005C7614">
           <w:rPr>
             <w:rStyle w:val="a9"/>
             <w:lang w:val="en-US"/>
           </w:rPr>
           <w:t>ru</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="1145720F" w14:textId="77777777" w:rsidR="005C7614" w:rsidRPr="006C3CE1" w:rsidRDefault="005C7614" w:rsidP="005C53A3">
-[...4 lines deleted...]
-    <w:p w14:paraId="3035586E" w14:textId="77777777" w:rsidR="005C7614" w:rsidRPr="006C3CE1" w:rsidRDefault="005C7614" w:rsidP="005C7614">
+    <w:p w14:paraId="2CDF2A22" w14:textId="77777777" w:rsidR="005C7614" w:rsidRPr="006C3CE1" w:rsidRDefault="005C7614" w:rsidP="005C53A3">
+      <w:pPr>
+        <w:pStyle w:val="a3"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="08602E6D" w14:textId="32EE05D2" w:rsidR="005C7614" w:rsidRPr="006C3CE1" w:rsidRDefault="005C7614" w:rsidP="005C7614">
       <w:pPr>
         <w:pStyle w:val="a3"/>
         <w:widowControl w:val="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t>Петров Борис Борисович</w:t>
       </w:r>
       <w:r w:rsidRPr="005C53A3">
         <w:t>. Доктор психологических наук, профессор, доцент кафедры психологии, факультет психологии, Костромской государственный университет имени Н.А. Некрасова, ул. 1 Мая, д. 4, 156001 Кострома, Россия.</w:t>
       </w:r>
       <w:r w:rsidRPr="005C7614">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>ORCID</w:t>
       </w:r>
       <w:r w:rsidRPr="006C3CE1">
         <w:t xml:space="preserve">: </w:t>
       </w:r>
+      <w:r w:rsidR="00397773" w:rsidRPr="00AC10D0">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>https://orcid.org/</w:t>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>XXX</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="098E4988" w14:textId="77777777" w:rsidR="00B679D8" w:rsidRPr="006C3CE1" w:rsidRDefault="005C7614" w:rsidP="005C7614">
+    <w:p w14:paraId="6CE1B76E" w14:textId="77777777" w:rsidR="00B679D8" w:rsidRPr="006C3CE1" w:rsidRDefault="005C7614" w:rsidP="005C7614">
       <w:pPr>
         <w:pStyle w:val="a3"/>
       </w:pPr>
       <w:r w:rsidRPr="005C7614">
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>E</w:t>
       </w:r>
       <w:r w:rsidRPr="006C3CE1">
         <w:t>-</w:t>
       </w:r>
       <w:r w:rsidRPr="005C7614">
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>mail</w:t>
       </w:r>
       <w:r w:rsidRPr="006C3CE1">
         <w:t xml:space="preserve">: </w:t>
       </w:r>
       <w:hyperlink r:id="rId12" w:history="1">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="a9"/>
@@ -2910,144 +2958,144 @@
           </w:rPr>
           <w:t>@</w:t>
         </w:r>
         <w:r w:rsidRPr="005C7614">
           <w:rPr>
             <w:rStyle w:val="a9"/>
             <w:lang w:val="en-US"/>
           </w:rPr>
           <w:t>nnnnn</w:t>
         </w:r>
         <w:r w:rsidRPr="006C3CE1">
           <w:rPr>
             <w:rStyle w:val="a9"/>
           </w:rPr>
           <w:t>.</w:t>
         </w:r>
         <w:r w:rsidRPr="005C7614">
           <w:rPr>
             <w:rStyle w:val="a9"/>
             <w:lang w:val="en-US"/>
           </w:rPr>
           <w:t>ru</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="32A7AA84" w14:textId="77777777" w:rsidR="005C7614" w:rsidRPr="006C3CE1" w:rsidRDefault="005C7614" w:rsidP="005C7614">
+    <w:p w14:paraId="2A46DAC4" w14:textId="77777777" w:rsidR="005C7614" w:rsidRPr="006C3CE1" w:rsidRDefault="005C7614" w:rsidP="005C7614">
       <w:pPr>
         <w:pStyle w:val="a3"/>
         <w:suppressAutoHyphens/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:szCs w:val="32"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="65456810" w14:textId="77777777" w:rsidR="005C7614" w:rsidRPr="009C31FE" w:rsidRDefault="005C7614" w:rsidP="005C7614">
+    <w:p w14:paraId="7B4368F1" w14:textId="77777777" w:rsidR="005C7614" w:rsidRPr="009C31FE" w:rsidRDefault="005C7614" w:rsidP="005C7614">
       <w:pPr>
         <w:pStyle w:val="a3"/>
         <w:suppressAutoHyphens/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:szCs w:val="32"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="009C31FE">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:szCs w:val="32"/>
         </w:rPr>
         <w:t>Конфликт интересов</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="32B60D0C" w14:textId="77777777" w:rsidR="005C7614" w:rsidRDefault="005C7614" w:rsidP="005C7614">
+    <w:p w14:paraId="641DDA4A" w14:textId="77777777" w:rsidR="005C7614" w:rsidRDefault="005C7614" w:rsidP="005C7614">
       <w:pPr>
         <w:pStyle w:val="a3"/>
         <w:suppressAutoHyphens/>
       </w:pPr>
       <w:r w:rsidRPr="009C31FE">
         <w:t>Автор</w:t>
       </w:r>
       <w:r>
         <w:t>ы</w:t>
       </w:r>
       <w:r w:rsidRPr="009C31FE">
         <w:t xml:space="preserve"> заявля</w:t>
       </w:r>
       <w:r>
         <w:t>ю</w:t>
       </w:r>
       <w:r w:rsidRPr="009C31FE">
         <w:t>т об отсутствии конфликта интересов</w:t>
       </w:r>
       <w:r>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0D1F5A08" w14:textId="77777777" w:rsidR="005C7614" w:rsidRPr="006C3CE1" w:rsidRDefault="005C7614" w:rsidP="005C53A3">
-[...4 lines deleted...]
-    <w:p w14:paraId="06CDA220" w14:textId="77777777" w:rsidR="005C7614" w:rsidRPr="005C7614" w:rsidRDefault="005C7614" w:rsidP="005C7614">
+    <w:p w14:paraId="684C22B8" w14:textId="77777777" w:rsidR="005C7614" w:rsidRPr="006C3CE1" w:rsidRDefault="005C7614" w:rsidP="005C53A3">
+      <w:pPr>
+        <w:pStyle w:val="a3"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4BDCE4E1" w14:textId="77777777" w:rsidR="005C7614" w:rsidRPr="005C7614" w:rsidRDefault="005C7614" w:rsidP="005C7614">
       <w:pPr>
         <w:pStyle w:val="a3"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:szCs w:val="32"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="005C7614">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:szCs w:val="32"/>
         </w:rPr>
         <w:t>Вклад авторов</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="19D16877" w14:textId="77777777" w:rsidR="005C7614" w:rsidRPr="005C7614" w:rsidRDefault="005C7614" w:rsidP="005C7614">
+    <w:p w14:paraId="74456520" w14:textId="77777777" w:rsidR="005C7614" w:rsidRPr="005C7614" w:rsidRDefault="005C7614" w:rsidP="005C7614">
       <w:pPr>
         <w:pStyle w:val="a3"/>
       </w:pPr>
       <w:r w:rsidRPr="005C7614">
         <w:t>Иванова А.А.: разработка идеи исследования, разработка методологии. Петров Б.Б.: управление данными, написание чернового варианта статьи.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="11A1519C" w14:textId="77777777" w:rsidR="005C7614" w:rsidRDefault="005C7614" w:rsidP="00A220F4">
+    <w:p w14:paraId="25457137" w14:textId="77777777" w:rsidR="005C7614" w:rsidRDefault="005C7614" w:rsidP="00A220F4">
       <w:pPr>
         <w:pStyle w:val="PreformattedText"/>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="222222"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="74C47FDF" w14:textId="77777777" w:rsidR="00A220F4" w:rsidRPr="005C7614" w:rsidRDefault="00A220F4" w:rsidP="00A220F4">
+    <w:p w14:paraId="741516BB" w14:textId="77777777" w:rsidR="00A220F4" w:rsidRPr="005C7614" w:rsidRDefault="00A220F4" w:rsidP="00A220F4">
       <w:pPr>
         <w:pStyle w:val="PreformattedText"/>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="005C53A3">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="222222"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>Information</w:t>
       </w:r>
       <w:r w:rsidRPr="005C7614">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="222222"/>
           <w:sz w:val="28"/>
@@ -3063,51 +3111,51 @@
           <w:szCs w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>about</w:t>
       </w:r>
       <w:r w:rsidRPr="005C7614">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="222222"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="005C53A3">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="222222"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>authors</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="316A82AD" w14:textId="77777777" w:rsidR="00A220F4" w:rsidRPr="005C53A3" w:rsidRDefault="00365EE8" w:rsidP="00A220F4">
+    <w:p w14:paraId="6815F646" w14:textId="75FAD5EE" w:rsidR="00A220F4" w:rsidRPr="005C53A3" w:rsidRDefault="00365EE8" w:rsidP="00A220F4">
       <w:pPr>
         <w:pStyle w:val="Standard"/>
         <w:widowControl w:val="0"/>
         <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="006C3CE1">
         <w:rPr>
           <w:rFonts w:ascii="Segoe UI Symbol" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>✉</w:t>
       </w:r>
       <w:r w:rsidRPr="006C3CE1">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Segoe UI Symbol"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00A220F4" w:rsidRPr="005C53A3">
@@ -3124,305 +3172,341 @@
       <w:r w:rsidR="00A220F4" w:rsidRPr="005C53A3">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>. Doctor of Psychology, Professor, Associate professor at the Department of Psychology, Nekrasov Kostroma State University, ul. May 1, d. 4, 156001 Kostroma, Russia.</w:t>
       </w:r>
       <w:r w:rsidR="005C7614">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="005C7614" w:rsidRPr="005C7614">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>ORCID: XXX</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="5E23F9A4" w14:textId="77777777" w:rsidR="00A220F4" w:rsidRPr="00A220F4" w:rsidRDefault="00A220F4" w:rsidP="00A220F4">
+        <w:t xml:space="preserve">ORCID: </w:t>
+      </w:r>
+      <w:r w:rsidR="00397773" w:rsidRPr="00397773">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>https://orcid.org/</w:t>
+      </w:r>
+      <w:r w:rsidR="005C7614" w:rsidRPr="005C7614">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>XXX</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2D95BC77" w14:textId="77777777" w:rsidR="00A220F4" w:rsidRPr="00A220F4" w:rsidRDefault="00A220F4" w:rsidP="00A220F4">
       <w:pPr>
         <w:pStyle w:val="a3"/>
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="005C53A3">
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve">E-mail: </w:t>
       </w:r>
       <w:hyperlink r:id="rId13" w:history="1">
         <w:r w:rsidRPr="005C53A3">
           <w:rPr>
             <w:rStyle w:val="a9"/>
             <w:lang w:val="en-US"/>
           </w:rPr>
           <w:t>ivanova@nnnnn.ru</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="252CFDC5" w14:textId="77777777" w:rsidR="00A220F4" w:rsidRPr="006C3CE1" w:rsidRDefault="00A220F4" w:rsidP="005C53A3">
-[...7 lines deleted...]
-    <w:p w14:paraId="4A102557" w14:textId="77777777" w:rsidR="005C7614" w:rsidRPr="005C53A3" w:rsidRDefault="005C7614" w:rsidP="005C7614">
+    <w:p w14:paraId="646BDD52" w14:textId="77777777" w:rsidR="00A220F4" w:rsidRPr="006C3CE1" w:rsidRDefault="00A220F4" w:rsidP="005C53A3">
+      <w:pPr>
+        <w:pStyle w:val="a3"/>
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1916868E" w14:textId="0E45CE41" w:rsidR="005C7614" w:rsidRPr="005C53A3" w:rsidRDefault="005C7614" w:rsidP="005C7614">
       <w:pPr>
         <w:pStyle w:val="Standard"/>
         <w:widowControl w:val="0"/>
         <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>Petrov Boris Borisovich</w:t>
       </w:r>
       <w:r w:rsidRPr="005C53A3">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>. Doctor of Psychology, Professor, Associate professor at the Department of Psychology, Nekrasov Kostroma State University, ul. May 1, d. 4, 156001 Kostroma, Russia.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="005C7614">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>ORCID: XXX</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="68754BFA" w14:textId="77777777" w:rsidR="005C7614" w:rsidRPr="00A220F4" w:rsidRDefault="005C7614" w:rsidP="005C7614">
+        <w:t xml:space="preserve">ORCID: </w:t>
+      </w:r>
+      <w:r w:rsidR="00397773" w:rsidRPr="00397773">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>https://orcid.org/</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005C7614">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>XXX</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1034C16B" w14:textId="77777777" w:rsidR="005C7614" w:rsidRPr="00A220F4" w:rsidRDefault="005C7614" w:rsidP="005C7614">
       <w:pPr>
         <w:pStyle w:val="a3"/>
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="005C53A3">
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve">E-mail: </w:t>
       </w:r>
       <w:hyperlink r:id="rId14" w:history="1">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="a9"/>
             <w:lang w:val="en-US"/>
           </w:rPr>
           <w:t>petrov</w:t>
         </w:r>
         <w:r w:rsidRPr="005C53A3">
           <w:rPr>
             <w:rStyle w:val="a9"/>
             <w:lang w:val="en-US"/>
           </w:rPr>
           <w:t>@nnnnn.ru</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="76F099B2" w14:textId="77777777" w:rsidR="005C7614" w:rsidRPr="005C7614" w:rsidRDefault="005C7614" w:rsidP="005C53A3">
-[...7 lines deleted...]
-    <w:p w14:paraId="074546BE" w14:textId="77777777" w:rsidR="00A220F4" w:rsidRPr="009C31FE" w:rsidRDefault="00A220F4" w:rsidP="00A220F4">
+    <w:p w14:paraId="52ECD274" w14:textId="77777777" w:rsidR="005C7614" w:rsidRPr="005C7614" w:rsidRDefault="005C7614" w:rsidP="005C53A3">
+      <w:pPr>
+        <w:pStyle w:val="a3"/>
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="625288E6" w14:textId="77777777" w:rsidR="00A220F4" w:rsidRPr="009C31FE" w:rsidRDefault="00A220F4" w:rsidP="00A220F4">
       <w:pPr>
         <w:pStyle w:val="a3"/>
         <w:suppressAutoHyphens/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:szCs w:val="32"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="009C31FE">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:szCs w:val="32"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>Conflict of Interest</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="07B78AEB" w14:textId="77777777" w:rsidR="00A220F4" w:rsidRDefault="00A220F4" w:rsidP="00A220F4">
+    <w:p w14:paraId="135ADAD1" w14:textId="77777777" w:rsidR="00A220F4" w:rsidRDefault="00A220F4" w:rsidP="00A220F4">
       <w:pPr>
         <w:pStyle w:val="a3"/>
         <w:suppressAutoHyphens/>
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="009C31FE">
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>The author</w:t>
       </w:r>
       <w:r w:rsidR="005C7614">
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>s</w:t>
       </w:r>
       <w:r w:rsidRPr="009C31FE">
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> declare no conflict of interest.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="27590D13" w14:textId="77777777" w:rsidR="005C7614" w:rsidRDefault="005C7614" w:rsidP="00A220F4">
+    <w:p w14:paraId="1F892FB0" w14:textId="77777777" w:rsidR="005C7614" w:rsidRDefault="005C7614" w:rsidP="00A220F4">
       <w:pPr>
         <w:pStyle w:val="a3"/>
         <w:suppressAutoHyphens/>
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="1E57521E" w14:textId="77777777" w:rsidR="00941DA9" w:rsidRPr="00A220F4" w:rsidRDefault="005C7614" w:rsidP="005C53A3">
+    <w:p w14:paraId="6CF72968" w14:textId="77777777" w:rsidR="00941DA9" w:rsidRPr="00A220F4" w:rsidRDefault="005C7614" w:rsidP="005C53A3">
       <w:pPr>
         <w:pStyle w:val="1"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="005C7614">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:szCs w:val="32"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>Author Contributions</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="16F615ED" w14:textId="77777777" w:rsidR="00043272" w:rsidRPr="005C7614" w:rsidRDefault="005C7614" w:rsidP="005C7614">
+    <w:p w14:paraId="60FC7D01" w14:textId="77777777" w:rsidR="00043272" w:rsidRPr="005C7614" w:rsidRDefault="005C7614" w:rsidP="005C7614">
       <w:pPr>
         <w:pStyle w:val="a3"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="005C7614">
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>Anna Ivanova: Conceptualization, Methodology. Boris Petrov: Data Curation, Writing. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="79B3F472" w14:textId="77777777" w:rsidR="00043272" w:rsidRPr="005C53A3" w:rsidRDefault="00043272" w:rsidP="005C53A3">
+    <w:p w14:paraId="515483E0" w14:textId="77777777" w:rsidR="00043272" w:rsidRPr="005C53A3" w:rsidRDefault="00043272" w:rsidP="005C53A3">
       <w:pPr>
         <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="07B5A0F8" w14:textId="77777777" w:rsidR="00043272" w:rsidRPr="005C53A3" w:rsidRDefault="00043272" w:rsidP="005C53A3">
+    <w:p w14:paraId="32541386" w14:textId="77777777" w:rsidR="00043272" w:rsidRPr="005C53A3" w:rsidRDefault="00043272" w:rsidP="005C53A3">
       <w:pPr>
         <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:sectPr w:rsidR="00043272" w:rsidRPr="005C53A3" w:rsidSect="00A808BA">
       <w:headerReference w:type="default" r:id="rId15"/>
       <w:footerReference w:type="default" r:id="rId16"/>
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="1134" w:right="1134" w:bottom="1134" w:left="1134" w:header="708" w:footer="708" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:titlePg/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="3823640C" w14:textId="77777777" w:rsidR="008D1929" w:rsidRDefault="008D1929" w:rsidP="00147EB7">
+    <w:p w14:paraId="439AA5E0" w14:textId="77777777" w:rsidR="006043A2" w:rsidRDefault="006043A2" w:rsidP="00147EB7">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="6E1B1783" w14:textId="77777777" w:rsidR="008D1929" w:rsidRDefault="008D1929" w:rsidP="00147EB7">
+    <w:p w14:paraId="377599A8" w14:textId="77777777" w:rsidR="006043A2" w:rsidRDefault="006043A2" w:rsidP="00147EB7">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="CC"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
@@ -3472,138 +3556,150 @@
   </w:font>
   <w:font w:name="Calibri Light">
     <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="CC"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:sdt>
     <w:sdtPr>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
       </w:rPr>
       <w:id w:val="1293821687"/>
       <w:docPartObj>
         <w:docPartGallery w:val="Page Numbers (Bottom of Page)"/>
         <w:docPartUnique/>
       </w:docPartObj>
     </w:sdtPr>
     <w:sdtContent>
-      <w:p w14:paraId="687ED492" w14:textId="77777777" w:rsidR="005C7614" w:rsidRPr="005C7614" w:rsidRDefault="005C7614" w:rsidP="009A7FE5">
+      <w:p w14:paraId="37523A81" w14:textId="77777777" w:rsidR="005C7614" w:rsidRPr="005C7614" w:rsidRDefault="005C7614" w:rsidP="009A7FE5">
         <w:pPr>
           <w:pStyle w:val="a7"/>
           <w:rPr>
             <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           </w:rPr>
         </w:pPr>
       </w:p>
-      <w:p w14:paraId="64ADC399" w14:textId="77777777" w:rsidR="00147EB7" w:rsidRPr="005C7614" w:rsidRDefault="009A7FE5">
+      <w:p w14:paraId="689B414D" w14:textId="77777777" w:rsidR="00147EB7" w:rsidRPr="005C7614" w:rsidRDefault="009A7FE5">
         <w:pPr>
           <w:pStyle w:val="a7"/>
           <w:rPr>
             <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           </w:rPr>
         </w:pPr>
         <w:r w:rsidRPr="005C7614">
           <w:rPr>
             <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t>Психологические исследования 202</w:t>
         </w:r>
         <w:r w:rsidR="0081321E" w:rsidRPr="005C7614">
           <w:rPr>
             <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t>?</w:t>
         </w:r>
         <w:r w:rsidRPr="005C7614">
           <w:rPr>
             <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
-          <w:t xml:space="preserve"> Т </w:t>
+          <w:t xml:space="preserve"> </w:t>
+        </w:r>
+        <w:proofErr w:type="gramStart"/>
+        <w:r w:rsidRPr="005C7614">
+          <w:rPr>
+            <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+            <w:sz w:val="24"/>
+            <w:szCs w:val="24"/>
+          </w:rPr>
+          <w:t xml:space="preserve">Т </w:t>
         </w:r>
         <w:r w:rsidR="001A4DF8" w:rsidRPr="005C7614">
           <w:rPr>
             <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t>??</w:t>
         </w:r>
+        <w:proofErr w:type="gramEnd"/>
         <w:r w:rsidRPr="005C7614">
           <w:rPr>
             <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t xml:space="preserve"> </w:t>
         </w:r>
+        <w:proofErr w:type="gramStart"/>
         <w:r w:rsidR="001A4DF8" w:rsidRPr="005C7614">
           <w:rPr>
             <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:lang w:val="en-US"/>
           </w:rPr>
           <w:t>No</w:t>
         </w:r>
         <w:r w:rsidR="001A4DF8" w:rsidRPr="005C7614">
           <w:rPr>
             <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t>.</w:t>
         </w:r>
         <w:r w:rsidRPr="005C7614">
           <w:rPr>
             <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t xml:space="preserve"> </w:t>
         </w:r>
         <w:r w:rsidR="001A4DF8" w:rsidRPr="005C7614">
           <w:rPr>
             <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t>??</w:t>
         </w:r>
+        <w:proofErr w:type="gramEnd"/>
         <w:r w:rsidR="00043272" w:rsidRPr="005C7614">
           <w:rPr>
             <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t xml:space="preserve">                   </w:t>
         </w:r>
         <w:hyperlink r:id="rId1" w:history="1">
           <w:r w:rsidR="00043272" w:rsidRPr="005C7614">
             <w:rPr>
               <w:rStyle w:val="a9"/>
               <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               <w:sz w:val="24"/>
               <w:szCs w:val="24"/>
             </w:rPr>
             <w:t>https://psystudy.ru</w:t>
           </w:r>
         </w:hyperlink>
         <w:r w:rsidR="00043272" w:rsidRPr="005C7614">
           <w:rPr>
             <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
@@ -3636,94 +3732,94 @@
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r w:rsidR="00296C67" w:rsidRPr="005C7614">
           <w:rPr>
             <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
             <w:noProof/>
           </w:rPr>
           <w:t>2</w:t>
         </w:r>
         <w:r w:rsidR="00CA4B15" w:rsidRPr="005C7614">
           <w:rPr>
             <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
             <w:noProof/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:p>
     </w:sdtContent>
   </w:sdt>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="7CBA65F5" w14:textId="77777777" w:rsidR="008D1929" w:rsidRDefault="008D1929" w:rsidP="00147EB7">
+    <w:p w14:paraId="5C7A9D00" w14:textId="77777777" w:rsidR="006043A2" w:rsidRDefault="006043A2" w:rsidP="00147EB7">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="428932F7" w14:textId="77777777" w:rsidR="008D1929" w:rsidRDefault="008D1929" w:rsidP="00147EB7">
+    <w:p w14:paraId="1D58B6FA" w14:textId="77777777" w:rsidR="006043A2" w:rsidRDefault="006043A2" w:rsidP="00147EB7">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="13E79C93" w14:textId="77777777" w:rsidR="00147EB7" w:rsidRDefault="00147EB7" w:rsidP="00296C67">
+  <w:p w14:paraId="402FB8D0" w14:textId="77777777" w:rsidR="00147EB7" w:rsidRDefault="00147EB7" w:rsidP="00296C67">
     <w:pPr>
       <w:pStyle w:val="a5"/>
       <w:jc w:val="right"/>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
       </w:rPr>
     </w:pPr>
     <w:r w:rsidRPr="00147EB7">
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
       </w:rPr>
       <w:t>Введите ФИО авторов и краткое название статьи</w:t>
     </w:r>
   </w:p>
-  <w:p w14:paraId="376E71D2" w14:textId="77777777" w:rsidR="008F2DA7" w:rsidRPr="00147EB7" w:rsidRDefault="008F2DA7">
+  <w:p w14:paraId="01D1EA98" w14:textId="77777777" w:rsidR="008F2DA7" w:rsidRPr="00147EB7" w:rsidRDefault="008F2DA7">
     <w:pPr>
       <w:pStyle w:val="a5"/>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
       </w:rPr>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="5F0D3960"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="90EE88AA"/>
     <w:lvl w:ilvl="0" w:tplc="0419000F">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3842,167 +3938,173 @@
   <w:defaultTabStop w:val="708"/>
   <w:autoHyphenation/>
   <w:drawingGridHorizontalSpacing w:val="110"/>
   <w:displayHorizontalDrawingGridEvery w:val="2"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
-    <w:rsidRoot w:val="00A1348C"/>
+    <w:rsidRoot w:val="00397773"/>
     <w:rsid w:val="000355A0"/>
     <w:rsid w:val="00043272"/>
+    <w:rsid w:val="000955DF"/>
     <w:rsid w:val="000A1460"/>
     <w:rsid w:val="000A42E5"/>
     <w:rsid w:val="000A5631"/>
     <w:rsid w:val="000C5E4E"/>
     <w:rsid w:val="00124FC5"/>
     <w:rsid w:val="00131B6D"/>
     <w:rsid w:val="001350C0"/>
     <w:rsid w:val="00147EB7"/>
     <w:rsid w:val="00170A89"/>
     <w:rsid w:val="0017475D"/>
     <w:rsid w:val="001A4DF8"/>
     <w:rsid w:val="001E07D0"/>
     <w:rsid w:val="00200FE9"/>
     <w:rsid w:val="00222272"/>
     <w:rsid w:val="00222D7B"/>
+    <w:rsid w:val="0024428C"/>
     <w:rsid w:val="00251719"/>
     <w:rsid w:val="00296C67"/>
     <w:rsid w:val="002B71E3"/>
     <w:rsid w:val="003179E8"/>
     <w:rsid w:val="00365EE8"/>
+    <w:rsid w:val="00397773"/>
     <w:rsid w:val="003E0513"/>
     <w:rsid w:val="003E34DD"/>
     <w:rsid w:val="00436023"/>
     <w:rsid w:val="00442692"/>
     <w:rsid w:val="0045611C"/>
     <w:rsid w:val="0048123A"/>
     <w:rsid w:val="004B70EF"/>
+    <w:rsid w:val="004E6E57"/>
     <w:rsid w:val="004F29C0"/>
     <w:rsid w:val="004F76A3"/>
     <w:rsid w:val="00580719"/>
     <w:rsid w:val="005B102C"/>
     <w:rsid w:val="005C177A"/>
     <w:rsid w:val="005C53A3"/>
     <w:rsid w:val="005C7614"/>
+    <w:rsid w:val="006043A2"/>
     <w:rsid w:val="00624C6B"/>
     <w:rsid w:val="00625812"/>
     <w:rsid w:val="0063583E"/>
     <w:rsid w:val="00672705"/>
     <w:rsid w:val="006C3CE1"/>
     <w:rsid w:val="0070772B"/>
     <w:rsid w:val="00724979"/>
     <w:rsid w:val="00741249"/>
     <w:rsid w:val="00792F32"/>
     <w:rsid w:val="007A2CC0"/>
     <w:rsid w:val="007D7247"/>
     <w:rsid w:val="008041AA"/>
     <w:rsid w:val="0081321E"/>
     <w:rsid w:val="008163D8"/>
     <w:rsid w:val="0081649C"/>
     <w:rsid w:val="00837DE2"/>
     <w:rsid w:val="008D1929"/>
     <w:rsid w:val="008D777E"/>
     <w:rsid w:val="008F2DA7"/>
     <w:rsid w:val="009018D1"/>
     <w:rsid w:val="00941DA9"/>
     <w:rsid w:val="009A7FE5"/>
     <w:rsid w:val="00A1348C"/>
     <w:rsid w:val="00A21681"/>
     <w:rsid w:val="00A220F4"/>
     <w:rsid w:val="00A808BA"/>
     <w:rsid w:val="00A82722"/>
     <w:rsid w:val="00AF3AC5"/>
     <w:rsid w:val="00B01EB8"/>
     <w:rsid w:val="00B429F6"/>
     <w:rsid w:val="00B57055"/>
     <w:rsid w:val="00B679D8"/>
     <w:rsid w:val="00B86ADF"/>
     <w:rsid w:val="00B92213"/>
     <w:rsid w:val="00C37738"/>
     <w:rsid w:val="00C65ACC"/>
     <w:rsid w:val="00C65ACD"/>
     <w:rsid w:val="00C65B10"/>
+    <w:rsid w:val="00C7190B"/>
     <w:rsid w:val="00C90485"/>
     <w:rsid w:val="00C92489"/>
     <w:rsid w:val="00CA4B15"/>
     <w:rsid w:val="00CB0621"/>
     <w:rsid w:val="00CE4E86"/>
     <w:rsid w:val="00DA3287"/>
     <w:rsid w:val="00DB2306"/>
     <w:rsid w:val="00DF3429"/>
     <w:rsid w:val="00E1153C"/>
     <w:rsid w:val="00E750AB"/>
     <w:rsid w:val="00E76A22"/>
     <w:rsid w:val="00F2525C"/>
     <w:rsid w:val="00F442AB"/>
     <w:rsid w:val="00F476E4"/>
     <w:rsid w:val="00FA4591"/>
     <w:rsid w:val="00FB3AAD"/>
     <w:rsid w:val="00FD02D4"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="ru-RU" w:eastAsia="zh-CN"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="2"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
-  <w14:docId w14:val="402EABA3"/>
+  <w14:docId w14:val="03A3489B"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="ru-RU" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1"/>
@@ -6113,69 +6215,69 @@
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APA.XSL" StyleName="APA"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{08B0F7ED-712D-4B8E-BA82-F6566355BB3E}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
-  <Template>Шаблон_русский.dotx</Template>
+  <Template>Иванова А.dotx</Template>
   <TotalTime></TotalTime>
   <Pages>7</Pages>
-  <Words>1106</Words>
-  <Characters>6306</Characters>
+  <Words>1122</Words>
+  <Characters>6398</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>52</Lines>
-  <Paragraphs>14</Paragraphs>
+  <Lines>53</Lines>
+  <Paragraphs>15</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Название</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company>Hewlett-Packard Company</Company>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>7398</CharactersWithSpaces>
+  <CharactersWithSpaces>7505</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:creator>Анна Савинова</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>