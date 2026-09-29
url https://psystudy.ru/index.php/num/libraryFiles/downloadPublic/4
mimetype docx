--- v0 (2026-07-10)
+++ v1 (2026-09-29)
@@ -9,51 +9,51 @@
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/charts/chart1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawingml.chart+xml"/>
   <Override PartName="/word/charts/style1.xml" ContentType="application/vnd.ms-office.chartstyle+xml"/>
   <Override PartName="/word/charts/colors1.xml" ContentType="application/vnd.ms-office.chartcolorstyle+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="7C47C85F" w14:textId="77777777" w:rsidR="005C53A3" w:rsidRPr="00A220F4" w:rsidRDefault="005C53A3" w:rsidP="005C53A3">
+    <w:p w14:paraId="479456C8" w14:textId="77777777" w:rsidR="005C53A3" w:rsidRPr="00A220F4" w:rsidRDefault="005C53A3" w:rsidP="005C53A3">
       <w:pPr>
         <w:pStyle w:val="21"/>
         <w:rPr>
           <w:b w:val="0"/>
           <w:bCs/>
           <w:i w:val="0"/>
           <w:iCs/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A220F4">
         <w:rPr>
           <w:b w:val="0"/>
           <w:bCs/>
           <w:i w:val="0"/>
           <w:iCs/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>Ivanova A.A.</w:t>
       </w:r>
       <w:r w:rsidRPr="00A220F4">
@@ -94,152 +94,152 @@
         <w:rPr>
           <w:b w:val="0"/>
           <w:bCs/>
           <w:i w:val="0"/>
           <w:iCs/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
           <w:vertAlign w:val="superscript"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>2</w:t>
       </w:r>
       <w:r w:rsidRPr="00A220F4">
         <w:rPr>
           <w:b w:val="0"/>
           <w:bCs/>
           <w:i w:val="0"/>
           <w:iCs/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> Role of the movements in insight problem solving</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="68DEEB75" w14:textId="77777777" w:rsidR="005C53A3" w:rsidRPr="005C53A3" w:rsidRDefault="005C53A3" w:rsidP="005C53A3">
+    <w:p w14:paraId="20D21D3C" w14:textId="77777777" w:rsidR="005C53A3" w:rsidRPr="005C53A3" w:rsidRDefault="005C53A3" w:rsidP="005C53A3">
       <w:pPr>
         <w:pStyle w:val="a3"/>
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="005C53A3">
         <w:rPr>
           <w:vertAlign w:val="superscript"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>1</w:t>
       </w:r>
       <w:r w:rsidRPr="005C53A3">
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="005C53A3">
         <w:rPr>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve">Kostroma State University </w:t>
       </w:r>
       <w:r w:rsidRPr="005C53A3">
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>named after N.A. Nekrasov</w:t>
       </w:r>
       <w:r w:rsidRPr="005C53A3">
         <w:rPr>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>, Kostroma, Russia</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4AFBC696" w14:textId="77777777" w:rsidR="005C53A3" w:rsidRPr="005C53A3" w:rsidRDefault="005C53A3" w:rsidP="005C53A3">
+    <w:p w14:paraId="37B853D3" w14:textId="77777777" w:rsidR="005C53A3" w:rsidRPr="005C53A3" w:rsidRDefault="005C53A3" w:rsidP="005C53A3">
       <w:pPr>
         <w:pStyle w:val="a3"/>
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="005C53A3">
         <w:rPr>
           <w:vertAlign w:val="superscript"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>2</w:t>
       </w:r>
       <w:r w:rsidRPr="005C53A3">
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="005C53A3">
         <w:rPr>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>Psychological Institute Russian Academy of Education</w:t>
       </w:r>
       <w:r w:rsidRPr="005C53A3">
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>, Moscow, Russia</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="37FE5597" w14:textId="77777777" w:rsidR="005C53A3" w:rsidRPr="005C53A3" w:rsidRDefault="005C53A3" w:rsidP="005C53A3">
-[...7 lines deleted...]
-    <w:p w14:paraId="33264751" w14:textId="77777777" w:rsidR="005C53A3" w:rsidRPr="005C53A3" w:rsidRDefault="005C53A3" w:rsidP="005C53A3">
+    <w:p w14:paraId="35749501" w14:textId="77777777" w:rsidR="005C53A3" w:rsidRPr="005C53A3" w:rsidRDefault="005C53A3" w:rsidP="005C53A3">
+      <w:pPr>
+        <w:pStyle w:val="a3"/>
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5485088D" w14:textId="77777777" w:rsidR="005C53A3" w:rsidRPr="005C53A3" w:rsidRDefault="005C53A3" w:rsidP="005C53A3">
       <w:pPr>
         <w:pStyle w:val="a3"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="005C53A3">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>Abstract</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5E8AB083" w14:textId="77777777" w:rsidR="005C53A3" w:rsidRPr="005C53A3" w:rsidRDefault="00A220F4" w:rsidP="005C53A3">
+    <w:p w14:paraId="0EA5E41D" w14:textId="77777777" w:rsidR="005C53A3" w:rsidRPr="005C53A3" w:rsidRDefault="00A220F4" w:rsidP="005C53A3">
       <w:pPr>
         <w:pStyle w:val="Standard"/>
         <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A220F4">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve">The abstract should be presented in one paragraph with the following sections. </w:t>
       </w:r>
       <w:r w:rsidRPr="00A220F4">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>Introduction / Problem</w:t>
       </w:r>
@@ -328,192 +328,192 @@
         </w:rPr>
         <w:t xml:space="preserve">text of the </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>paper</w:t>
       </w:r>
       <w:r w:rsidRPr="00A220F4">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>. The abstract should not include references, tables and figures. All abbreviations are expanded at the first mention</w:t>
       </w:r>
       <w:r w:rsidR="005C53A3" w:rsidRPr="005C53A3">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="09A27360" w14:textId="77777777" w:rsidR="005C53A3" w:rsidRPr="005C53A3" w:rsidRDefault="005C53A3" w:rsidP="005C53A3">
+    <w:p w14:paraId="0D2CECAD" w14:textId="77777777" w:rsidR="005C53A3" w:rsidRPr="005C53A3" w:rsidRDefault="005C53A3" w:rsidP="005C53A3">
       <w:pPr>
         <w:pStyle w:val="a3"/>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="3830DEED" w14:textId="77777777" w:rsidR="005C53A3" w:rsidRPr="005C53A3" w:rsidRDefault="005C53A3" w:rsidP="005C53A3">
+    <w:p w14:paraId="0F806EE9" w14:textId="77777777" w:rsidR="005C53A3" w:rsidRPr="005C53A3" w:rsidRDefault="005C53A3" w:rsidP="005C53A3">
       <w:pPr>
         <w:pStyle w:val="12"/>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="005C53A3">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>Keywords</w:t>
       </w:r>
       <w:r w:rsidRPr="005C53A3">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>: insight tasks, structure of problem solving, insight, motor activity</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="45E4F4A7" w14:textId="77777777" w:rsidR="005C53A3" w:rsidRPr="006C3CE1" w:rsidRDefault="005C53A3" w:rsidP="005C53A3">
+    <w:p w14:paraId="4D2B8DC0" w14:textId="77777777" w:rsidR="005C53A3" w:rsidRPr="006C3CE1" w:rsidRDefault="005C53A3" w:rsidP="005C53A3">
       <w:pPr>
         <w:pStyle w:val="a3"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rStyle w:val="fontstyle01"/>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="7B8A7A3D" w14:textId="77777777" w:rsidR="005C53A3" w:rsidRPr="005C53A3" w:rsidRDefault="005C53A3" w:rsidP="005C53A3">
+    <w:p w14:paraId="1AE9E5EE" w14:textId="77777777" w:rsidR="005C53A3" w:rsidRPr="005C53A3" w:rsidRDefault="005C53A3" w:rsidP="005C53A3">
       <w:pPr>
         <w:pStyle w:val="1"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="005C53A3">
         <w:rPr>
           <w:rStyle w:val="StrongEmphasis"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="32"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve">Acknowledgements </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0A80729F" w14:textId="77777777" w:rsidR="005C53A3" w:rsidRPr="005C53A3" w:rsidRDefault="005C53A3" w:rsidP="005C53A3">
+    <w:p w14:paraId="1A269383" w14:textId="77777777" w:rsidR="005C53A3" w:rsidRPr="005C53A3" w:rsidRDefault="005C53A3" w:rsidP="005C53A3">
       <w:pPr>
         <w:pStyle w:val="a3"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:bookmarkStart w:id="0" w:name="_Hlk50290824"/>
       <w:r w:rsidRPr="005C53A3">
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve">We are grateful to our study assistants: NNN </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="005C53A3">
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>Yu.V</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="005C53A3">
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>. and MMM V.I. for conducting the blind suggestibility tests.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7CB9E5FF" w14:textId="77777777" w:rsidR="005C53A3" w:rsidRPr="005C53A3" w:rsidRDefault="005C53A3" w:rsidP="005C53A3">
+    <w:p w14:paraId="54F5B6F8" w14:textId="77777777" w:rsidR="005C53A3" w:rsidRPr="005C53A3" w:rsidRDefault="005C53A3" w:rsidP="005C53A3">
       <w:pPr>
         <w:pStyle w:val="a3"/>
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:bookmarkEnd w:id="0"/>
-    <w:p w14:paraId="02B9563C" w14:textId="77777777" w:rsidR="005C53A3" w:rsidRPr="005C53A3" w:rsidRDefault="005C53A3" w:rsidP="005C53A3">
+    <w:p w14:paraId="717932A4" w14:textId="77777777" w:rsidR="005C53A3" w:rsidRPr="005C53A3" w:rsidRDefault="005C53A3" w:rsidP="005C53A3">
       <w:pPr>
         <w:pStyle w:val="Standard"/>
         <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="005C53A3">
         <w:rPr>
           <w:rStyle w:val="StrongEmphasis"/>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="32"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>Funding</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1B2DF32C" w14:textId="77777777" w:rsidR="005C53A3" w:rsidRPr="005C53A3" w:rsidRDefault="005C53A3" w:rsidP="005C53A3">
+    <w:p w14:paraId="5198A2A8" w14:textId="77777777" w:rsidR="005C53A3" w:rsidRPr="005C53A3" w:rsidRDefault="005C53A3" w:rsidP="005C53A3">
       <w:pPr>
         <w:pStyle w:val="a3"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="005C53A3">
         <w:rPr>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve">The study was supported by </w:t>
       </w:r>
       <w:bookmarkStart w:id="1" w:name="_Hlk50290989"/>
       <w:r w:rsidRPr="005C53A3">
         <w:rPr>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>the Russian Scientific Foundation</w:t>
       </w:r>
       <w:bookmarkEnd w:id="1"/>
       <w:r w:rsidRPr="005C53A3">
         <w:rPr>
@@ -528,371 +528,371 @@
       <w:r w:rsidRPr="005C53A3">
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>-</w:t>
       </w:r>
       <w:r w:rsidRPr="005C53A3">
         <w:t>ХХ</w:t>
       </w:r>
       <w:r w:rsidRPr="005C53A3">
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>-</w:t>
       </w:r>
       <w:r w:rsidRPr="005C53A3">
         <w:t>ХХХХХ</w:t>
       </w:r>
       <w:r w:rsidRPr="005C53A3">
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4CD69B61" w14:textId="77777777" w:rsidR="00FA4591" w:rsidRPr="006C3CE1" w:rsidRDefault="00FA4591" w:rsidP="005C53A3">
-[...7 lines deleted...]
-    <w:p w14:paraId="6013B227" w14:textId="77777777" w:rsidR="005C53A3" w:rsidRPr="00A220F4" w:rsidRDefault="00A220F4" w:rsidP="005C53A3">
+    <w:p w14:paraId="67A4E238" w14:textId="77777777" w:rsidR="00FA4591" w:rsidRPr="006C3CE1" w:rsidRDefault="00FA4591" w:rsidP="005C53A3">
+      <w:pPr>
+        <w:pStyle w:val="a3"/>
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3B875A5B" w14:textId="77777777" w:rsidR="005C53A3" w:rsidRPr="00A220F4" w:rsidRDefault="00A220F4" w:rsidP="005C53A3">
       <w:pPr>
         <w:pStyle w:val="1"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>For citation</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6EA65ACE" w14:textId="77777777" w:rsidR="00A220F4" w:rsidRPr="005C53A3" w:rsidRDefault="00A220F4" w:rsidP="00A220F4">
+    <w:p w14:paraId="52A230FF" w14:textId="77777777" w:rsidR="00A220F4" w:rsidRPr="005C53A3" w:rsidRDefault="00A220F4" w:rsidP="00A220F4">
       <w:pPr>
         <w:pStyle w:val="a3"/>
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="005C53A3">
         <w:rPr>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>Ivanova A.A., Petrov B.B. Role of movements in insight problem solving.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7EF68C77" w14:textId="77777777" w:rsidR="005C53A3" w:rsidRPr="00A220F4" w:rsidRDefault="005C53A3" w:rsidP="005C53A3">
-[...7 lines deleted...]
-    <w:p w14:paraId="5377A658" w14:textId="77777777" w:rsidR="005C53A3" w:rsidRPr="00A220F4" w:rsidRDefault="00A220F4" w:rsidP="005C53A3">
+    <w:p w14:paraId="333E7B9B" w14:textId="77777777" w:rsidR="005C53A3" w:rsidRPr="00A220F4" w:rsidRDefault="005C53A3" w:rsidP="005C53A3">
+      <w:pPr>
+        <w:pStyle w:val="a3"/>
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7F18C265" w14:textId="77777777" w:rsidR="005C53A3" w:rsidRPr="00A220F4" w:rsidRDefault="00A220F4" w:rsidP="005C53A3">
       <w:pPr>
         <w:pStyle w:val="1"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve">Article address: </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="30355436" w14:textId="77777777" w:rsidR="005C53A3" w:rsidRDefault="005C53A3" w:rsidP="005C53A3">
-[...7 lines deleted...]
-    <w:p w14:paraId="08EC7815" w14:textId="77777777" w:rsidR="00A220F4" w:rsidRPr="00A220F4" w:rsidRDefault="00A220F4" w:rsidP="00A220F4">
+    <w:p w14:paraId="73E69BC4" w14:textId="77777777" w:rsidR="005C53A3" w:rsidRDefault="005C53A3" w:rsidP="005C53A3">
+      <w:pPr>
+        <w:pStyle w:val="a3"/>
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="70F2B0CD" w14:textId="77777777" w:rsidR="00A220F4" w:rsidRPr="00A220F4" w:rsidRDefault="00A220F4" w:rsidP="00A220F4">
       <w:pPr>
         <w:pStyle w:val="a3"/>
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A220F4">
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve">Received </w:t>
       </w:r>
       <w:r>
         <w:t>ХХ</w:t>
       </w:r>
       <w:r w:rsidRPr="00A220F4">
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:t>ХХ</w:t>
       </w:r>
       <w:r w:rsidRPr="00A220F4">
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
       <w:r>
         <w:t>ХХХХ</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
     </w:p>
-    <w:p w14:paraId="72C776A6" w14:textId="77777777" w:rsidR="00A220F4" w:rsidRPr="00A220F4" w:rsidRDefault="00A220F4" w:rsidP="00A220F4">
+    <w:p w14:paraId="29759964" w14:textId="77777777" w:rsidR="00A220F4" w:rsidRPr="00A220F4" w:rsidRDefault="00A220F4" w:rsidP="00A220F4">
       <w:pPr>
         <w:pStyle w:val="a3"/>
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A220F4">
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve">Revised </w:t>
       </w:r>
       <w:r>
         <w:t>ХХ</w:t>
       </w:r>
       <w:r w:rsidRPr="00A220F4">
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:t>ХХ</w:t>
       </w:r>
       <w:r w:rsidRPr="00A220F4">
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
       <w:r>
         <w:t>ХХХХ</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
     </w:p>
-    <w:p w14:paraId="691FA0E8" w14:textId="77777777" w:rsidR="00A220F4" w:rsidRPr="00A220F4" w:rsidRDefault="00A220F4" w:rsidP="00A220F4">
+    <w:p w14:paraId="1F8A60FB" w14:textId="77777777" w:rsidR="00A220F4" w:rsidRPr="00A220F4" w:rsidRDefault="00A220F4" w:rsidP="00A220F4">
       <w:pPr>
         <w:pStyle w:val="a3"/>
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A220F4">
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve">Accepted </w:t>
       </w:r>
       <w:r>
         <w:t>ХХ</w:t>
       </w:r>
       <w:r w:rsidRPr="00A220F4">
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:t>ХХ</w:t>
       </w:r>
       <w:r w:rsidRPr="00A220F4">
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
       <w:r>
         <w:t>ХХХХ</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
     </w:p>
-    <w:p w14:paraId="7D6CE5FB" w14:textId="77777777" w:rsidR="00660F3D" w:rsidRPr="00965455" w:rsidRDefault="00A220F4" w:rsidP="00A220F4">
+    <w:p w14:paraId="1AB733E2" w14:textId="77777777" w:rsidR="00660F3D" w:rsidRPr="00965455" w:rsidRDefault="00A220F4" w:rsidP="00A220F4">
       <w:pPr>
         <w:pStyle w:val="a3"/>
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A220F4">
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve">Published </w:t>
       </w:r>
       <w:r>
         <w:t>ХХ</w:t>
       </w:r>
       <w:r w:rsidRPr="006C3CE1">
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:t>ХХ</w:t>
       </w:r>
       <w:r w:rsidRPr="006C3CE1">
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
       <w:r>
         <w:t>ХХХХ</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
     </w:p>
-    <w:p w14:paraId="55BFB822" w14:textId="77777777" w:rsidR="00660F3D" w:rsidRPr="00965455" w:rsidRDefault="00660F3D">
+    <w:p w14:paraId="014E2F82" w14:textId="77777777" w:rsidR="00660F3D" w:rsidRPr="00965455" w:rsidRDefault="00660F3D">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00965455">
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:br w:type="page"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3707C432" w14:textId="77777777" w:rsidR="00660F3D" w:rsidRPr="005C53A3" w:rsidRDefault="00660F3D" w:rsidP="00660F3D">
+    <w:p w14:paraId="2F814FDD" w14:textId="77777777" w:rsidR="00660F3D" w:rsidRPr="005C53A3" w:rsidRDefault="00660F3D" w:rsidP="00660F3D">
       <w:pPr>
         <w:pStyle w:val="1"/>
       </w:pPr>
       <w:r w:rsidRPr="005C53A3">
         <w:lastRenderedPageBreak/>
         <w:t>Иванова А.А.</w:t>
       </w:r>
       <w:r w:rsidRPr="005C53A3">
         <w:rPr>
           <w:vertAlign w:val="superscript"/>
         </w:rPr>
         <w:t>1</w:t>
       </w:r>
       <w:r w:rsidRPr="00365EE8">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00365EE8">
         <w:rPr>
           <w:rFonts w:ascii="Segoe UI Symbol" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
         </w:rPr>
         <w:t>✉</w:t>
       </w:r>
       <w:r w:rsidRPr="005C53A3">
         <w:t>, Петров Б.Б.</w:t>
       </w:r>
       <w:r w:rsidRPr="005C53A3">
         <w:rPr>
           <w:vertAlign w:val="superscript"/>
         </w:rPr>
         <w:t>2</w:t>
       </w:r>
       <w:r w:rsidRPr="005C53A3">
         <w:t xml:space="preserve"> Роль движений в решении инсайтных задач</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3FFE95D2" w14:textId="77777777" w:rsidR="00660F3D" w:rsidRPr="005C53A3" w:rsidRDefault="00660F3D" w:rsidP="00660F3D">
+    <w:p w14:paraId="0EE1AFA0" w14:textId="77777777" w:rsidR="00660F3D" w:rsidRPr="005C53A3" w:rsidRDefault="00660F3D" w:rsidP="00660F3D">
       <w:pPr>
         <w:pStyle w:val="a3"/>
       </w:pPr>
       <w:r w:rsidRPr="005C53A3">
         <w:rPr>
           <w:vertAlign w:val="superscript"/>
         </w:rPr>
         <w:t>1</w:t>
       </w:r>
       <w:r w:rsidRPr="005C53A3">
         <w:t xml:space="preserve"> Костромской государственный университет имени Н.А. Некрасова, Кострома, Россия</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="24C66318" w14:textId="77777777" w:rsidR="00660F3D" w:rsidRPr="005C53A3" w:rsidRDefault="00660F3D" w:rsidP="00660F3D">
+    <w:p w14:paraId="031B400B" w14:textId="77777777" w:rsidR="00660F3D" w:rsidRPr="005C53A3" w:rsidRDefault="00660F3D" w:rsidP="00660F3D">
       <w:pPr>
         <w:pStyle w:val="a3"/>
       </w:pPr>
       <w:r w:rsidRPr="005C53A3">
         <w:rPr>
           <w:vertAlign w:val="superscript"/>
         </w:rPr>
         <w:t>2</w:t>
       </w:r>
       <w:r w:rsidRPr="005C53A3">
         <w:t xml:space="preserve"> Психологический институт Российской академии образования, Москва, Россия</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="69D46655" w14:textId="77777777" w:rsidR="00660F3D" w:rsidRPr="005C53A3" w:rsidRDefault="00660F3D" w:rsidP="00660F3D">
-[...4 lines deleted...]
-    <w:p w14:paraId="1466CA2F" w14:textId="77777777" w:rsidR="00660F3D" w:rsidRPr="00A220F4" w:rsidRDefault="00660F3D" w:rsidP="00660F3D">
+    <w:p w14:paraId="47749696" w14:textId="77777777" w:rsidR="00660F3D" w:rsidRPr="005C53A3" w:rsidRDefault="00660F3D" w:rsidP="00660F3D">
+      <w:pPr>
+        <w:pStyle w:val="a3"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5EC1DD9C" w14:textId="77777777" w:rsidR="00660F3D" w:rsidRPr="00A220F4" w:rsidRDefault="00660F3D" w:rsidP="00660F3D">
       <w:pPr>
         <w:pStyle w:val="a3"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A220F4">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>Аннотация</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="466737DA" w14:textId="77777777" w:rsidR="00660F3D" w:rsidRDefault="00660F3D" w:rsidP="00660F3D">
+    <w:p w14:paraId="4E5F8C0D" w14:textId="77777777" w:rsidR="00660F3D" w:rsidRDefault="00660F3D" w:rsidP="00660F3D">
       <w:pPr>
         <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="005C53A3">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve">Аннотация статьи должна быть представлена одним абзацем со следующими разделами. </w:t>
       </w:r>
       <w:r w:rsidRPr="005C53A3">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>Введение</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
@@ -949,674 +949,674 @@
           <w:bCs/>
         </w:rPr>
         <w:t>Результаты:</w:t>
       </w:r>
       <w:r w:rsidRPr="005C53A3">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve"> привести главные результаты исследования. </w:t>
       </w:r>
       <w:r w:rsidRPr="005C53A3">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>Выводы:</w:t>
       </w:r>
       <w:r w:rsidRPr="005C53A3">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t> указать теоретическое или практическое значение полученных данных, будущие направления работы. Объем аннотации от 150 до 250 слов, названия разделов выделены полужирным. Текст аннотации должен быть понятен без прочтения текста статьи. В аннотации не нужно ссылаться на список литературы, таблицы и рисунки. Все сокращения расшифровываются при первом упоминании.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="00D68AAE" w14:textId="77777777" w:rsidR="00660F3D" w:rsidRPr="005C53A3" w:rsidRDefault="00660F3D" w:rsidP="00660F3D">
+    <w:p w14:paraId="428CBB85" w14:textId="77777777" w:rsidR="00660F3D" w:rsidRPr="005C53A3" w:rsidRDefault="00660F3D" w:rsidP="00660F3D">
       <w:pPr>
         <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="4192D894" w14:textId="77777777" w:rsidR="00660F3D" w:rsidRPr="005C53A3" w:rsidRDefault="00660F3D" w:rsidP="00660F3D">
+    <w:p w14:paraId="2C02AD44" w14:textId="77777777" w:rsidR="00660F3D" w:rsidRPr="005C53A3" w:rsidRDefault="00660F3D" w:rsidP="00660F3D">
       <w:pPr>
         <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A220F4">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>Ключевые слова</w:t>
       </w:r>
       <w:r w:rsidRPr="005C53A3">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">: </w:t>
       </w:r>
       <w:r w:rsidRPr="005C53A3">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>инсайтные задачи, структура решения, инсайт, моторная активность</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="398B756B" w14:textId="77777777" w:rsidR="00660F3D" w:rsidRDefault="00660F3D" w:rsidP="00660F3D">
-[...4 lines deleted...]
-    <w:p w14:paraId="36244C09" w14:textId="77777777" w:rsidR="00660F3D" w:rsidRPr="005C53A3" w:rsidRDefault="00660F3D" w:rsidP="00660F3D">
+    <w:p w14:paraId="7DBDDC45" w14:textId="77777777" w:rsidR="00660F3D" w:rsidRDefault="00660F3D" w:rsidP="00660F3D">
+      <w:pPr>
+        <w:pStyle w:val="a3"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="77B849B6" w14:textId="77777777" w:rsidR="00660F3D" w:rsidRPr="005C53A3" w:rsidRDefault="00660F3D" w:rsidP="00660F3D">
       <w:pPr>
         <w:pStyle w:val="1"/>
         <w:rPr>
           <w:sz w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="005C53A3">
         <w:rPr>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">Благодарности </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2985B7A8" w14:textId="77777777" w:rsidR="00660F3D" w:rsidRPr="005C53A3" w:rsidRDefault="00660F3D" w:rsidP="00660F3D">
+    <w:p w14:paraId="73F0B4B0" w14:textId="77777777" w:rsidR="00660F3D" w:rsidRPr="005C53A3" w:rsidRDefault="00660F3D" w:rsidP="00660F3D">
       <w:pPr>
         <w:pStyle w:val="a3"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r w:rsidRPr="005C53A3">
         <w:t xml:space="preserve">Авторы выражают благодарность ННН Ю.В. и </w:t>
       </w:r>
       <w:r w:rsidRPr="005C53A3">
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>MMM</w:t>
       </w:r>
       <w:r w:rsidRPr="005C53A3">
         <w:t xml:space="preserve"> В.И., которые осуществляли слепое тестирование внушаемости.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="09E37F54" w14:textId="77777777" w:rsidR="00660F3D" w:rsidRPr="005C53A3" w:rsidRDefault="00660F3D" w:rsidP="00660F3D">
-[...4 lines deleted...]
-    <w:p w14:paraId="77985E14" w14:textId="77777777" w:rsidR="00660F3D" w:rsidRPr="005C53A3" w:rsidRDefault="00660F3D" w:rsidP="00660F3D">
+    <w:p w14:paraId="7450C197" w14:textId="77777777" w:rsidR="00660F3D" w:rsidRPr="005C53A3" w:rsidRDefault="00660F3D" w:rsidP="00660F3D">
+      <w:pPr>
+        <w:pStyle w:val="a3"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="591FAF39" w14:textId="77777777" w:rsidR="00660F3D" w:rsidRPr="005C53A3" w:rsidRDefault="00660F3D" w:rsidP="00660F3D">
       <w:pPr>
         <w:pStyle w:val="1"/>
         <w:rPr>
           <w:sz w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="005C53A3">
         <w:rPr>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Финансирование</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2B5E17AF" w14:textId="77777777" w:rsidR="00660F3D" w:rsidRPr="005C53A3" w:rsidRDefault="00660F3D" w:rsidP="00660F3D">
+    <w:p w14:paraId="2F91F0CE" w14:textId="77777777" w:rsidR="00660F3D" w:rsidRPr="005C53A3" w:rsidRDefault="00660F3D" w:rsidP="00660F3D">
       <w:pPr>
         <w:pStyle w:val="a3"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r w:rsidRPr="005C53A3">
         <w:t>Исследование выполнено при поддержке Российского научного фонда, проект ХХ-ХХ-ХХХХХ.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="53BF5623" w14:textId="77777777" w:rsidR="00660F3D" w:rsidRDefault="00660F3D" w:rsidP="00660F3D">
-[...4 lines deleted...]
-    <w:p w14:paraId="6E585414" w14:textId="77777777" w:rsidR="00660F3D" w:rsidRPr="006C3CE1" w:rsidRDefault="00660F3D" w:rsidP="00660F3D">
+    <w:p w14:paraId="0CCFD32D" w14:textId="77777777" w:rsidR="00660F3D" w:rsidRDefault="00660F3D" w:rsidP="00660F3D">
+      <w:pPr>
+        <w:pStyle w:val="a3"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1BE50BA3" w14:textId="77777777" w:rsidR="00660F3D" w:rsidRPr="006C3CE1" w:rsidRDefault="00660F3D" w:rsidP="00660F3D">
       <w:pPr>
         <w:pStyle w:val="1"/>
         <w:rPr>
           <w:sz w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="005C53A3">
         <w:rPr>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Ссылка</w:t>
       </w:r>
       <w:r w:rsidRPr="006C3CE1">
         <w:rPr>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="005C53A3">
         <w:rPr>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>для</w:t>
       </w:r>
       <w:r w:rsidRPr="006C3CE1">
         <w:rPr>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="005C53A3">
         <w:rPr>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>цитирования</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4D9E7B86" w14:textId="77777777" w:rsidR="00660F3D" w:rsidRPr="005C53A3" w:rsidRDefault="00660F3D" w:rsidP="00660F3D">
+    <w:p w14:paraId="3CFC3F16" w14:textId="77777777" w:rsidR="00660F3D" w:rsidRPr="005C53A3" w:rsidRDefault="00660F3D" w:rsidP="00660F3D">
       <w:pPr>
         <w:pStyle w:val="a3"/>
       </w:pPr>
       <w:r w:rsidRPr="005C53A3">
         <w:t>Иванова А.А., Петров Б.Б. Роль движений в решении инсайтных задач</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="53F5B20C" w14:textId="77777777" w:rsidR="00660F3D" w:rsidRPr="00A220F4" w:rsidRDefault="00660F3D" w:rsidP="00660F3D">
-[...4 lines deleted...]
-    <w:p w14:paraId="13BC658E" w14:textId="77777777" w:rsidR="00660F3D" w:rsidRPr="006C3CE1" w:rsidRDefault="00660F3D" w:rsidP="00660F3D">
+    <w:p w14:paraId="340D04C9" w14:textId="77777777" w:rsidR="00660F3D" w:rsidRPr="00A220F4" w:rsidRDefault="00660F3D" w:rsidP="00660F3D">
+      <w:pPr>
+        <w:pStyle w:val="a3"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="727D6C08" w14:textId="77777777" w:rsidR="00660F3D" w:rsidRPr="006C3CE1" w:rsidRDefault="00660F3D" w:rsidP="00660F3D">
       <w:pPr>
         <w:pStyle w:val="1"/>
         <w:rPr>
           <w:sz w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="005C53A3">
         <w:rPr>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Адрес</w:t>
       </w:r>
       <w:r w:rsidRPr="006C3CE1">
         <w:rPr>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="005C53A3">
         <w:rPr>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>статьи</w:t>
       </w:r>
       <w:r w:rsidRPr="006C3CE1">
         <w:rPr>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3D90C157" w14:textId="77777777" w:rsidR="00660F3D" w:rsidRPr="006C3CE1" w:rsidRDefault="00660F3D" w:rsidP="00660F3D">
-[...4 lines deleted...]
-    <w:p w14:paraId="75560EC1" w14:textId="77777777" w:rsidR="00660F3D" w:rsidRPr="005C53A3" w:rsidRDefault="00660F3D" w:rsidP="00660F3D">
+    <w:p w14:paraId="50A66704" w14:textId="77777777" w:rsidR="00660F3D" w:rsidRPr="006C3CE1" w:rsidRDefault="00660F3D" w:rsidP="00660F3D">
+      <w:pPr>
+        <w:pStyle w:val="a3"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1ACAE4E3" w14:textId="77777777" w:rsidR="00660F3D" w:rsidRPr="005C53A3" w:rsidRDefault="00660F3D" w:rsidP="00660F3D">
       <w:pPr>
         <w:pStyle w:val="a3"/>
         <w:suppressAutoHyphens/>
       </w:pPr>
       <w:r w:rsidRPr="005C53A3">
         <w:t xml:space="preserve">Поступила в редакцию </w:t>
       </w:r>
       <w:r>
         <w:t>ХХ.ХХ.ХХХХ</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0180EE64" w14:textId="77777777" w:rsidR="00660F3D" w:rsidRPr="005C53A3" w:rsidRDefault="00660F3D" w:rsidP="00660F3D">
+    <w:p w14:paraId="74BBA989" w14:textId="77777777" w:rsidR="00660F3D" w:rsidRPr="005C53A3" w:rsidRDefault="00660F3D" w:rsidP="00660F3D">
       <w:pPr>
         <w:pStyle w:val="a3"/>
         <w:suppressAutoHyphens/>
       </w:pPr>
       <w:r w:rsidRPr="005C53A3">
         <w:t xml:space="preserve">Поступила после рецензирования </w:t>
       </w:r>
       <w:r>
         <w:t>ХХ.ХХ.ХХХХ</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4A461193" w14:textId="77777777" w:rsidR="00660F3D" w:rsidRDefault="00660F3D" w:rsidP="00660F3D">
+    <w:p w14:paraId="5E63DB23" w14:textId="77777777" w:rsidR="00660F3D" w:rsidRDefault="00660F3D" w:rsidP="00660F3D">
       <w:pPr>
         <w:pStyle w:val="a3"/>
         <w:suppressAutoHyphens/>
       </w:pPr>
       <w:r w:rsidRPr="005C53A3">
         <w:t xml:space="preserve">Принята к публикации </w:t>
       </w:r>
       <w:r>
         <w:t>ХХ.ХХ.ХХХХ</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7D1D046C" w14:textId="77777777" w:rsidR="00660F3D" w:rsidRPr="00A220F4" w:rsidRDefault="00660F3D" w:rsidP="00660F3D">
+    <w:p w14:paraId="37DABCFC" w14:textId="77777777" w:rsidR="00660F3D" w:rsidRPr="00A220F4" w:rsidRDefault="00660F3D" w:rsidP="00660F3D">
       <w:pPr>
         <w:pStyle w:val="a3"/>
         <w:suppressAutoHyphens/>
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="005C53A3">
         <w:lastRenderedPageBreak/>
         <w:t>Опубликована</w:t>
       </w:r>
       <w:r w:rsidRPr="006C3CE1">
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t>ХХ</w:t>
       </w:r>
       <w:r w:rsidRPr="006C3CE1">
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
       <w:r>
         <w:t>ХХ</w:t>
       </w:r>
       <w:r w:rsidRPr="006C3CE1">
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
       <w:r>
         <w:t>ХХХХ</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5D3FAE99" w14:textId="77777777" w:rsidR="00A220F4" w:rsidRPr="006C3CE1" w:rsidRDefault="00A220F4">
+    <w:p w14:paraId="5D90DF45" w14:textId="77777777" w:rsidR="00A220F4" w:rsidRPr="006C3CE1" w:rsidRDefault="00A220F4">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="006C3CE1">
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:br w:type="page"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6F1A1E16" w14:textId="77777777" w:rsidR="00660F3D" w:rsidRPr="001A57BD" w:rsidRDefault="00660F3D" w:rsidP="00660F3D">
+    <w:p w14:paraId="19D23E19" w14:textId="77777777" w:rsidR="00660F3D" w:rsidRPr="001A57BD" w:rsidRDefault="00660F3D" w:rsidP="00660F3D">
       <w:pPr>
         <w:pStyle w:val="1"/>
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t>Introduction</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="58013185" w14:textId="77777777" w:rsidR="00660F3D" w:rsidRPr="001A57BD" w:rsidRDefault="00660F3D" w:rsidP="00660F3D">
+    <w:p w14:paraId="31A50B5E" w14:textId="77777777" w:rsidR="00660F3D" w:rsidRPr="001A57BD" w:rsidRDefault="00660F3D" w:rsidP="00660F3D">
       <w:pPr>
         <w:pStyle w:val="a3"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>Text of the article.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="40D59B26" w14:textId="77777777" w:rsidR="00660F3D" w:rsidRPr="001A57BD" w:rsidRDefault="00660F3D" w:rsidP="00660F3D">
-[...7 lines deleted...]
-    <w:p w14:paraId="5DADE6DB" w14:textId="77777777" w:rsidR="00660F3D" w:rsidRPr="001A57BD" w:rsidRDefault="00660F3D" w:rsidP="00660F3D">
+    <w:p w14:paraId="23B1D72A" w14:textId="77777777" w:rsidR="00660F3D" w:rsidRPr="001A57BD" w:rsidRDefault="00660F3D" w:rsidP="00660F3D">
+      <w:pPr>
+        <w:pStyle w:val="a3"/>
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="78981AB4" w14:textId="77777777" w:rsidR="00660F3D" w:rsidRPr="001A57BD" w:rsidRDefault="00660F3D" w:rsidP="00660F3D">
       <w:pPr>
         <w:pStyle w:val="21"/>
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>Problem</w:t>
       </w:r>
       <w:r w:rsidRPr="001A57BD">
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>of</w:t>
       </w:r>
       <w:r w:rsidRPr="001A57BD">
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>current research</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="737E4888" w14:textId="77777777" w:rsidR="00660F3D" w:rsidRPr="001A57BD" w:rsidRDefault="00660F3D" w:rsidP="00660F3D">
+    <w:p w14:paraId="7E457149" w14:textId="77777777" w:rsidR="00660F3D" w:rsidRPr="001A57BD" w:rsidRDefault="00660F3D" w:rsidP="00660F3D">
       <w:pPr>
         <w:pStyle w:val="a3"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>Text of the article</w:t>
       </w:r>
       <w:r w:rsidRPr="001A57BD">
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4EB1759A" w14:textId="77777777" w:rsidR="00660F3D" w:rsidRPr="001A57BD" w:rsidRDefault="00660F3D" w:rsidP="00660F3D">
-[...7 lines deleted...]
-    <w:p w14:paraId="08F979E1" w14:textId="77777777" w:rsidR="00660F3D" w:rsidRPr="001A57BD" w:rsidRDefault="00660F3D" w:rsidP="00660F3D">
+    <w:p w14:paraId="4917EE23" w14:textId="77777777" w:rsidR="00660F3D" w:rsidRPr="001A57BD" w:rsidRDefault="00660F3D" w:rsidP="00660F3D">
+      <w:pPr>
+        <w:pStyle w:val="a3"/>
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="36178EDB" w14:textId="77777777" w:rsidR="00660F3D" w:rsidRPr="001A57BD" w:rsidRDefault="00660F3D" w:rsidP="00660F3D">
       <w:pPr>
         <w:pStyle w:val="1"/>
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve">Method </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="65C5538D" w14:textId="77777777" w:rsidR="00660F3D" w:rsidRPr="001A57BD" w:rsidRDefault="00660F3D" w:rsidP="00660F3D">
+    <w:p w14:paraId="40D02EBE" w14:textId="77777777" w:rsidR="00660F3D" w:rsidRPr="001A57BD" w:rsidRDefault="00660F3D" w:rsidP="00660F3D">
       <w:pPr>
         <w:pStyle w:val="21"/>
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>Sample</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5E232582" w14:textId="77777777" w:rsidR="00660F3D" w:rsidRPr="001A57BD" w:rsidRDefault="00660F3D" w:rsidP="00660F3D">
+    <w:p w14:paraId="0D9DF7EF" w14:textId="77777777" w:rsidR="00660F3D" w:rsidRPr="001A57BD" w:rsidRDefault="00660F3D" w:rsidP="00660F3D">
       <w:pPr>
         <w:pStyle w:val="a3"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>Text of the article</w:t>
       </w:r>
       <w:r w:rsidRPr="001A57BD">
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0562CB8A" w14:textId="77777777" w:rsidR="00660F3D" w:rsidRPr="001A57BD" w:rsidRDefault="00660F3D" w:rsidP="00660F3D">
+    <w:p w14:paraId="003D3530" w14:textId="77777777" w:rsidR="00660F3D" w:rsidRPr="001A57BD" w:rsidRDefault="00660F3D" w:rsidP="00660F3D">
       <w:pPr>
         <w:pStyle w:val="a3"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="3A272268" w14:textId="77777777" w:rsidR="00660F3D" w:rsidRPr="001A57BD" w:rsidRDefault="00660F3D" w:rsidP="00660F3D">
+    <w:p w14:paraId="472E301A" w14:textId="77777777" w:rsidR="00660F3D" w:rsidRPr="001A57BD" w:rsidRDefault="00660F3D" w:rsidP="00660F3D">
       <w:pPr>
         <w:pStyle w:val="a3"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:u w:val="single"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:u w:val="single"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>Equipment</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0A5FCF3E" w14:textId="77777777" w:rsidR="00660F3D" w:rsidRPr="00020298" w:rsidRDefault="00660F3D" w:rsidP="00660F3D">
+    <w:p w14:paraId="51F84218" w14:textId="77777777" w:rsidR="00660F3D" w:rsidRPr="00020298" w:rsidRDefault="00660F3D" w:rsidP="00660F3D">
       <w:pPr>
         <w:pStyle w:val="a3"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>Text of the article</w:t>
       </w:r>
       <w:r w:rsidRPr="00020298">
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="189E40BD" w14:textId="77777777" w:rsidR="00B57055" w:rsidRPr="00965455" w:rsidRDefault="00B57055" w:rsidP="005C53A3">
+    <w:p w14:paraId="3C0C631E" w14:textId="77777777" w:rsidR="00B57055" w:rsidRPr="00965455" w:rsidRDefault="00B57055" w:rsidP="005C53A3">
       <w:pPr>
         <w:pStyle w:val="a3"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="32"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="0A264384" w14:textId="77777777" w:rsidR="00B57055" w:rsidRPr="005C53A3" w:rsidRDefault="00B57055" w:rsidP="005C53A3">
+    <w:p w14:paraId="42434BEB" w14:textId="77777777" w:rsidR="00B57055" w:rsidRPr="005C53A3" w:rsidRDefault="00B57055" w:rsidP="005C53A3">
       <w:pPr>
         <w:pStyle w:val="a3"/>
       </w:pPr>
       <w:r w:rsidRPr="005C53A3">
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="7DD0B124" wp14:editId="50556B6B">
             <wp:extent cx="5486400" cy="3200400"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="1880337781" name="Диаграмма 1"/>
             <wp:cNvGraphicFramePr/>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/chart">
                 <c:chart xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:id="rId8"/>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
-    <w:p w14:paraId="78F8E2E9" w14:textId="77777777" w:rsidR="00B57055" w:rsidRPr="005C53A3" w:rsidRDefault="00B57055" w:rsidP="005C53A3">
+    <w:p w14:paraId="2AC43DEE" w14:textId="77777777" w:rsidR="00B57055" w:rsidRPr="005C53A3" w:rsidRDefault="00B57055" w:rsidP="005C53A3">
       <w:pPr>
         <w:pStyle w:val="a3"/>
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="005C53A3">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Рис. 1. </w:t>
       </w:r>
       <w:r w:rsidRPr="005C53A3">
         <w:t xml:space="preserve">Количество движений в решении задач / </w:t>
       </w:r>
       <w:r w:rsidRPr="005C53A3">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>Fig</w:t>
       </w:r>
       <w:r w:rsidRPr="005C53A3">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>. 1.</w:t>
       </w:r>
       <w:r w:rsidRPr="005C53A3">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="005C53A3">
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>Number of movements in problem solving</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7F25FB2D" w14:textId="77777777" w:rsidR="00B57055" w:rsidRPr="005C53A3" w:rsidRDefault="00B57055" w:rsidP="005C53A3">
-[...7 lines deleted...]
-    <w:p w14:paraId="6F21FB56" w14:textId="77777777" w:rsidR="00B57055" w:rsidRPr="005C53A3" w:rsidRDefault="00B57055" w:rsidP="005C53A3">
+    <w:p w14:paraId="458898D8" w14:textId="77777777" w:rsidR="00B57055" w:rsidRPr="005C53A3" w:rsidRDefault="00B57055" w:rsidP="005C53A3">
+      <w:pPr>
+        <w:pStyle w:val="a3"/>
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="245C77F4" w14:textId="77777777" w:rsidR="00B57055" w:rsidRPr="005C53A3" w:rsidRDefault="00B57055" w:rsidP="005C53A3">
       <w:pPr>
         <w:pStyle w:val="a3"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="005C53A3">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t xml:space="preserve">Таблица 1 / </w:t>
       </w:r>
       <w:r w:rsidRPr="005C53A3">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>Table</w:t>
       </w:r>
       <w:r w:rsidRPr="005C53A3">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t xml:space="preserve"> 1</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="05B3F42D" w14:textId="77777777" w:rsidR="00B57055" w:rsidRPr="005C53A3" w:rsidRDefault="00B57055" w:rsidP="005C53A3">
+    <w:p w14:paraId="0A728B2F" w14:textId="77777777" w:rsidR="00B57055" w:rsidRPr="005C53A3" w:rsidRDefault="00B57055" w:rsidP="005C53A3">
       <w:pPr>
         <w:pStyle w:val="a3"/>
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="005C53A3">
         <w:t>Описательные</w:t>
       </w:r>
       <w:r w:rsidRPr="005C53A3">
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="005C53A3">
         <w:t>статистики</w:t>
       </w:r>
       <w:r w:rsidRPr="005C53A3">
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="005C53A3">
@@ -1628,493 +1628,529 @@
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="005C53A3">
         <w:t>задач</w:t>
       </w:r>
       <w:r w:rsidRPr="005C53A3">
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> / Descriptive statistics of problem solving</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="af2"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="2406"/>
         <w:gridCol w:w="2407"/>
         <w:gridCol w:w="2407"/>
         <w:gridCol w:w="2407"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00B57055" w:rsidRPr="00965455" w14:paraId="024679E4" w14:textId="77777777" w:rsidTr="00B57055">
+      <w:tr w:rsidR="00B57055" w:rsidRPr="00BA5A0C" w14:paraId="12ECAB0C" w14:textId="77777777" w:rsidTr="00B57055">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2406" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="63AB2568" w14:textId="77777777" w:rsidR="00B57055" w:rsidRPr="005C53A3" w:rsidRDefault="00B57055" w:rsidP="005C53A3">
+          <w:p w14:paraId="67523EBF" w14:textId="77777777" w:rsidR="00B57055" w:rsidRPr="005C53A3" w:rsidRDefault="00B57055" w:rsidP="005C53A3">
             <w:pPr>
               <w:pStyle w:val="a3"/>
               <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2407" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="37C6F66D" w14:textId="77777777" w:rsidR="0081649C" w:rsidRPr="005C53A3" w:rsidRDefault="00B57055" w:rsidP="005C53A3">
+          <w:p w14:paraId="593E19D3" w14:textId="77777777" w:rsidR="0081649C" w:rsidRPr="005C53A3" w:rsidRDefault="00B57055" w:rsidP="005C53A3">
             <w:pPr>
               <w:pStyle w:val="a3"/>
               <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="005C53A3">
               <w:t>Время решения</w:t>
             </w:r>
             <w:r w:rsidR="0081649C" w:rsidRPr="005C53A3">
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidR="0081649C" w:rsidRPr="005C53A3">
               <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>/</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="66E87FCC" w14:textId="77777777" w:rsidR="00B57055" w:rsidRPr="005C53A3" w:rsidRDefault="0081649C" w:rsidP="005C53A3">
+          <w:p w14:paraId="3E7197D5" w14:textId="77777777" w:rsidR="00B57055" w:rsidRPr="005C53A3" w:rsidRDefault="0081649C" w:rsidP="005C53A3">
             <w:pPr>
               <w:pStyle w:val="a3"/>
               <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="005C53A3">
               <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>Solution time</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2407" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="007BAAE7" w14:textId="77777777" w:rsidR="00B57055" w:rsidRPr="005C53A3" w:rsidRDefault="00B57055" w:rsidP="005C53A3">
+          <w:p w14:paraId="26DA9A9A" w14:textId="77777777" w:rsidR="00B57055" w:rsidRPr="005C53A3" w:rsidRDefault="00B57055" w:rsidP="005C53A3">
             <w:pPr>
               <w:pStyle w:val="a3"/>
               <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="005C53A3">
               <w:t>Количество</w:t>
             </w:r>
             <w:r w:rsidRPr="005C53A3">
               <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidRPr="005C53A3">
               <w:t>движений</w:t>
             </w:r>
             <w:r w:rsidR="0081649C" w:rsidRPr="005C53A3">
               <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve"> / Number of movements</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2407" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="235801B6" w14:textId="77777777" w:rsidR="00B57055" w:rsidRPr="005C53A3" w:rsidRDefault="0081649C" w:rsidP="005C53A3">
+          <w:p w14:paraId="2B69BFB7" w14:textId="77777777" w:rsidR="00B57055" w:rsidRPr="005C53A3" w:rsidRDefault="0081649C" w:rsidP="005C53A3">
             <w:pPr>
               <w:pStyle w:val="a3"/>
               <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="005C53A3">
               <w:t>Количество</w:t>
             </w:r>
             <w:r w:rsidRPr="005C53A3">
               <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidRPr="005C53A3">
               <w:t>проб</w:t>
             </w:r>
             <w:r w:rsidRPr="005C53A3">
               <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve"> / Number of probes</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00B57055" w:rsidRPr="005C53A3" w14:paraId="4845C349" w14:textId="77777777" w:rsidTr="00B57055">
+      <w:tr w:rsidR="00B57055" w:rsidRPr="005C53A3" w14:paraId="17B8F0C5" w14:textId="77777777" w:rsidTr="00B57055">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2406" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="64BEC57A" w14:textId="77777777" w:rsidR="00B57055" w:rsidRPr="005C53A3" w:rsidRDefault="00B57055" w:rsidP="005C53A3">
+          <w:p w14:paraId="1C6A9D7D" w14:textId="77777777" w:rsidR="00B57055" w:rsidRPr="00D55903" w:rsidRDefault="00B57055" w:rsidP="005C53A3">
             <w:pPr>
               <w:pStyle w:val="a3"/>
+              <w:rPr>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="005C53A3">
               <w:t>Задача 1</w:t>
+            </w:r>
+            <w:r w:rsidR="00D55903">
+              <w:rPr>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> / Task 1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2407" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="05AAD0E0" w14:textId="77777777" w:rsidR="00B57055" w:rsidRPr="005C53A3" w:rsidRDefault="0081649C" w:rsidP="005C53A3">
+          <w:p w14:paraId="41288BBE" w14:textId="77777777" w:rsidR="00B57055" w:rsidRPr="005C53A3" w:rsidRDefault="0081649C" w:rsidP="005C53A3">
             <w:pPr>
               <w:pStyle w:val="a3"/>
               <w:rPr>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="005C53A3">
               <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve">M = 345.9, SD = 14.7 </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2407" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="051BD142" w14:textId="77777777" w:rsidR="00B57055" w:rsidRPr="005C53A3" w:rsidRDefault="0081649C" w:rsidP="005C53A3">
+          <w:p w14:paraId="4B85CEDD" w14:textId="77777777" w:rsidR="00B57055" w:rsidRPr="005C53A3" w:rsidRDefault="0081649C" w:rsidP="005C53A3">
             <w:pPr>
               <w:pStyle w:val="a3"/>
               <w:rPr>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="005C53A3">
               <w:rPr>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>60</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2407" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="17378714" w14:textId="77777777" w:rsidR="00B57055" w:rsidRPr="005C53A3" w:rsidRDefault="0081649C" w:rsidP="005C53A3">
+          <w:p w14:paraId="675DE221" w14:textId="77777777" w:rsidR="00B57055" w:rsidRPr="005C53A3" w:rsidRDefault="0081649C" w:rsidP="005C53A3">
             <w:pPr>
               <w:pStyle w:val="a3"/>
               <w:rPr>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="005C53A3">
               <w:rPr>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>9</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00B57055" w:rsidRPr="005C53A3" w14:paraId="1FF77D0F" w14:textId="77777777" w:rsidTr="00B57055">
+      <w:tr w:rsidR="00B57055" w:rsidRPr="005C53A3" w14:paraId="70C0526D" w14:textId="77777777" w:rsidTr="00B57055">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2406" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="3761AA20" w14:textId="77777777" w:rsidR="00B57055" w:rsidRPr="005C53A3" w:rsidRDefault="00B57055" w:rsidP="005C53A3">
+          <w:p w14:paraId="2CF974CF" w14:textId="77777777" w:rsidR="00B57055" w:rsidRPr="00D55903" w:rsidRDefault="00B57055" w:rsidP="005C53A3">
             <w:pPr>
               <w:pStyle w:val="a3"/>
+              <w:rPr>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="005C53A3">
               <w:t>Задача 2</w:t>
+            </w:r>
+            <w:r w:rsidR="00D55903">
+              <w:rPr>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> / Task 2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2407" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="38C868F7" w14:textId="77777777" w:rsidR="00B57055" w:rsidRPr="005C53A3" w:rsidRDefault="0081649C" w:rsidP="005C53A3">
+          <w:p w14:paraId="7902E85C" w14:textId="77777777" w:rsidR="00B57055" w:rsidRPr="005C53A3" w:rsidRDefault="0081649C" w:rsidP="005C53A3">
             <w:pPr>
               <w:pStyle w:val="a3"/>
             </w:pPr>
             <w:r w:rsidRPr="005C53A3">
               <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>M = 367.0, SD = 17.1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2407" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="7B6F8F50" w14:textId="77777777" w:rsidR="00B57055" w:rsidRPr="005C53A3" w:rsidRDefault="0081649C" w:rsidP="005C53A3">
+          <w:p w14:paraId="7F991657" w14:textId="77777777" w:rsidR="00B57055" w:rsidRPr="005C53A3" w:rsidRDefault="0081649C" w:rsidP="005C53A3">
             <w:pPr>
               <w:pStyle w:val="a3"/>
               <w:rPr>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="005C53A3">
               <w:rPr>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>156</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2407" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="01D9EA20" w14:textId="77777777" w:rsidR="00B57055" w:rsidRPr="005C53A3" w:rsidRDefault="0081649C" w:rsidP="005C53A3">
+          <w:p w14:paraId="2EFB10CD" w14:textId="77777777" w:rsidR="00B57055" w:rsidRPr="005C53A3" w:rsidRDefault="0081649C" w:rsidP="005C53A3">
             <w:pPr>
               <w:pStyle w:val="a3"/>
               <w:rPr>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="005C53A3">
               <w:rPr>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>78</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00B57055" w:rsidRPr="005C53A3" w14:paraId="1D787729" w14:textId="77777777" w:rsidTr="00B57055">
+      <w:tr w:rsidR="00B57055" w:rsidRPr="005C53A3" w14:paraId="3BF8B10D" w14:textId="77777777" w:rsidTr="00B57055">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2406" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="74855B1A" w14:textId="77777777" w:rsidR="00B57055" w:rsidRPr="005C53A3" w:rsidRDefault="00B57055" w:rsidP="005C53A3">
+          <w:p w14:paraId="1D270427" w14:textId="77777777" w:rsidR="00B57055" w:rsidRPr="00D55903" w:rsidRDefault="00B57055" w:rsidP="005C53A3">
             <w:pPr>
               <w:pStyle w:val="a3"/>
+              <w:rPr>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="005C53A3">
               <w:t>Задача 3</w:t>
+            </w:r>
+            <w:r w:rsidR="00D55903">
+              <w:rPr>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> / Task 3</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2407" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="3B04DD32" w14:textId="77777777" w:rsidR="00B57055" w:rsidRPr="005C53A3" w:rsidRDefault="0081649C" w:rsidP="005C53A3">
+          <w:p w14:paraId="7CD71D03" w14:textId="77777777" w:rsidR="00B57055" w:rsidRPr="005C53A3" w:rsidRDefault="0081649C" w:rsidP="005C53A3">
             <w:pPr>
               <w:pStyle w:val="a3"/>
             </w:pPr>
             <w:r w:rsidRPr="005C53A3">
               <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>M = 234.8, SD = 14.3</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2407" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="44A69E9B" w14:textId="77777777" w:rsidR="00B57055" w:rsidRPr="005C53A3" w:rsidRDefault="0081649C" w:rsidP="005C53A3">
+          <w:p w14:paraId="6380FBEA" w14:textId="77777777" w:rsidR="00B57055" w:rsidRPr="005C53A3" w:rsidRDefault="0081649C" w:rsidP="005C53A3">
             <w:pPr>
               <w:pStyle w:val="a3"/>
               <w:rPr>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="005C53A3">
               <w:rPr>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>13</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2407" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="471F792C" w14:textId="77777777" w:rsidR="00B57055" w:rsidRPr="005C53A3" w:rsidRDefault="0081649C" w:rsidP="005C53A3">
+          <w:p w14:paraId="664D3BB6" w14:textId="77777777" w:rsidR="00B57055" w:rsidRPr="005C53A3" w:rsidRDefault="0081649C" w:rsidP="005C53A3">
             <w:pPr>
               <w:pStyle w:val="a3"/>
               <w:rPr>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="005C53A3">
               <w:rPr>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>10</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00B57055" w:rsidRPr="005C53A3" w14:paraId="2ED51406" w14:textId="77777777" w:rsidTr="00B57055">
+      <w:tr w:rsidR="00B57055" w:rsidRPr="005C53A3" w14:paraId="78BB2440" w14:textId="77777777" w:rsidTr="00B57055">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2406" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="31802222" w14:textId="77777777" w:rsidR="00B57055" w:rsidRPr="005C53A3" w:rsidRDefault="00B57055" w:rsidP="005C53A3">
+          <w:p w14:paraId="4EAD03D5" w14:textId="77777777" w:rsidR="00B57055" w:rsidRPr="00D55903" w:rsidRDefault="00B57055" w:rsidP="005C53A3">
             <w:pPr>
               <w:pStyle w:val="a3"/>
+              <w:rPr>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="005C53A3">
               <w:t>Задача 4</w:t>
+            </w:r>
+            <w:r w:rsidR="00D55903">
+              <w:rPr>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> / Task 4</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2407" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="1BAA3BB5" w14:textId="77777777" w:rsidR="00B57055" w:rsidRPr="005C53A3" w:rsidRDefault="0081649C" w:rsidP="005C53A3">
+          <w:p w14:paraId="5E78E07D" w14:textId="77777777" w:rsidR="00B57055" w:rsidRPr="005C53A3" w:rsidRDefault="0081649C" w:rsidP="005C53A3">
             <w:pPr>
               <w:pStyle w:val="a3"/>
             </w:pPr>
             <w:r w:rsidRPr="005C53A3">
               <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>M = 413.5, SD = 15.9</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2407" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="6CC161EC" w14:textId="77777777" w:rsidR="00B57055" w:rsidRPr="005C53A3" w:rsidRDefault="0081649C" w:rsidP="005C53A3">
+          <w:p w14:paraId="5E48FAA4" w14:textId="77777777" w:rsidR="00B57055" w:rsidRPr="005C53A3" w:rsidRDefault="0081649C" w:rsidP="005C53A3">
             <w:pPr>
               <w:pStyle w:val="a3"/>
               <w:rPr>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="005C53A3">
               <w:rPr>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>89</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2407" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="51D68C66" w14:textId="77777777" w:rsidR="00B57055" w:rsidRPr="005C53A3" w:rsidRDefault="0081649C" w:rsidP="005C53A3">
+          <w:p w14:paraId="30C4609D" w14:textId="77777777" w:rsidR="00B57055" w:rsidRPr="005C53A3" w:rsidRDefault="0081649C" w:rsidP="005C53A3">
             <w:pPr>
               <w:pStyle w:val="a3"/>
               <w:rPr>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="005C53A3">
               <w:rPr>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>2</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="3F6E0465" w14:textId="77777777" w:rsidR="00B57055" w:rsidRPr="005C53A3" w:rsidRDefault="00B57055" w:rsidP="005C53A3">
-[...12 lines deleted...]
-    <w:p w14:paraId="1C487741" w14:textId="77777777" w:rsidR="00625812" w:rsidRPr="00365EE8" w:rsidRDefault="00625812" w:rsidP="005C53A3">
+    <w:p w14:paraId="3E6A9473" w14:textId="77777777" w:rsidR="00B57055" w:rsidRPr="005C53A3" w:rsidRDefault="00B57055" w:rsidP="005C53A3">
+      <w:pPr>
+        <w:pStyle w:val="a3"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="19CDDA85" w14:textId="77777777" w:rsidR="00625812" w:rsidRPr="00660F3D" w:rsidRDefault="00625812" w:rsidP="005C53A3">
+      <w:pPr>
+        <w:pStyle w:val="a3"/>
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0944D286" w14:textId="77777777" w:rsidR="00625812" w:rsidRPr="00365EE8" w:rsidRDefault="00625812" w:rsidP="005C53A3">
       <w:pPr>
         <w:pStyle w:val="1"/>
         <w:rPr>
           <w:sz w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="005C53A3">
         <w:rPr>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Литература</w:t>
       </w:r>
       <w:r w:rsidR="00A220F4" w:rsidRPr="00A220F4">
         <w:rPr>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> /</w:t>
       </w:r>
       <w:r w:rsidR="00A220F4" w:rsidRPr="00365EE8">
         <w:rPr>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00A220F4">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>References</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2313C8DD" w14:textId="77777777" w:rsidR="0081321E" w:rsidRPr="006C3CE1" w:rsidRDefault="0081321E" w:rsidP="00965455">
+    <w:p w14:paraId="304D069E" w14:textId="77777777" w:rsidR="0081321E" w:rsidRPr="006C3CE1" w:rsidRDefault="0081321E" w:rsidP="00965455">
       <w:pPr>
         <w:pStyle w:val="a3"/>
         <w:ind w:left="284" w:hanging="284"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r w:rsidRPr="006C3CE1">
         <w:t>Спиридонов</w:t>
       </w:r>
       <w:r w:rsidR="006C3CE1" w:rsidRPr="006C3CE1">
         <w:t>,</w:t>
       </w:r>
       <w:r w:rsidRPr="006C3CE1">
         <w:t xml:space="preserve"> В.</w:t>
       </w:r>
       <w:r w:rsidR="006C3CE1" w:rsidRPr="006C3CE1">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="006C3CE1">
         <w:t>Ф., Лифанова</w:t>
       </w:r>
       <w:r w:rsidR="006C3CE1" w:rsidRPr="006C3CE1">
         <w:t>,</w:t>
       </w:r>
       <w:r w:rsidRPr="006C3CE1">
         <w:t xml:space="preserve"> С.</w:t>
@@ -2146,51 +2182,51 @@
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
       <w:r w:rsidRPr="006C3CE1">
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t>10</w:t>
       </w:r>
       <w:r w:rsidR="006C3CE1" w:rsidRPr="006C3CE1">
         <w:t>(</w:t>
       </w:r>
       <w:r w:rsidRPr="006C3CE1">
         <w:t>3</w:t>
       </w:r>
       <w:r w:rsidR="006C3CE1" w:rsidRPr="006C3CE1">
         <w:t xml:space="preserve">), </w:t>
       </w:r>
       <w:r w:rsidRPr="006C3CE1">
         <w:t>54–63.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="490D8E5E" w14:textId="77777777" w:rsidR="00A220F4" w:rsidRPr="006C3CE1" w:rsidRDefault="00A220F4" w:rsidP="00965455">
+    <w:p w14:paraId="1603AE1F" w14:textId="77777777" w:rsidR="00A220F4" w:rsidRPr="006C3CE1" w:rsidRDefault="00A220F4" w:rsidP="00965455">
       <w:pPr>
         <w:pStyle w:val="PreformattedText"/>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:left="284" w:hanging="284"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="006C3CE1">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>Spiridonov</w:t>
       </w:r>
       <w:r w:rsidR="006C3CE1" w:rsidRPr="00660F3D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
@@ -2403,111 +2439,111 @@
       <w:r w:rsidRPr="006C3CE1">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>, 54</w:t>
       </w:r>
       <w:r w:rsidR="006C3CE1" w:rsidRPr="00660F3D">
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>–</w:t>
       </w:r>
       <w:r w:rsidRPr="006C3CE1">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>63. (In Russian)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="281B7BF3" w14:textId="77777777" w:rsidR="00A220F4" w:rsidRPr="00365EE8" w:rsidRDefault="00A220F4" w:rsidP="00965455">
+    <w:p w14:paraId="263BA31F" w14:textId="77777777" w:rsidR="00A220F4" w:rsidRPr="00365EE8" w:rsidRDefault="00A220F4" w:rsidP="00965455">
       <w:pPr>
         <w:pStyle w:val="a3"/>
         <w:ind w:left="284" w:hanging="284"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:highlight w:val="yellow"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="416EDDE9" w14:textId="77777777" w:rsidR="0063583E" w:rsidRPr="008D777E" w:rsidRDefault="008D777E" w:rsidP="00965455">
+    <w:p w14:paraId="58ED9727" w14:textId="77777777" w:rsidR="0063583E" w:rsidRPr="008D777E" w:rsidRDefault="008D777E" w:rsidP="00965455">
       <w:pPr>
         <w:pStyle w:val="a3"/>
         <w:ind w:left="284" w:hanging="284"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="008D777E">
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>Duncker, K. (1945). On problem-solving (L. S. Lees, Trans.). </w:t>
       </w:r>
       <w:r w:rsidRPr="008D777E">
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>Psychological Monographs, 58</w:t>
       </w:r>
       <w:r w:rsidRPr="008D777E">
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>(5), i–113. </w:t>
       </w:r>
       <w:hyperlink r:id="rId9" w:tgtFrame="_blank" w:history="1">
         <w:r w:rsidRPr="008D777E">
           <w:rPr>
             <w:rStyle w:val="a9"/>
             <w:lang w:val="en-US"/>
           </w:rPr>
           <w:t>https://doi.org/10.1037/h0093599</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="55441C2B" w14:textId="77777777" w:rsidR="008D777E" w:rsidRPr="008D777E" w:rsidRDefault="008D777E" w:rsidP="00965455">
+    <w:p w14:paraId="2DCCAA88" w14:textId="77777777" w:rsidR="008D777E" w:rsidRPr="008D777E" w:rsidRDefault="008D777E" w:rsidP="00965455">
       <w:pPr>
         <w:pStyle w:val="a3"/>
         <w:ind w:left="284" w:hanging="284"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="30F9865F" w14:textId="77777777" w:rsidR="008D777E" w:rsidRPr="008D777E" w:rsidRDefault="008D777E" w:rsidP="00965455">
+    <w:p w14:paraId="1FB6E472" w14:textId="77777777" w:rsidR="008D777E" w:rsidRPr="008D777E" w:rsidRDefault="008D777E" w:rsidP="00965455">
       <w:pPr>
         <w:pStyle w:val="a3"/>
         <w:ind w:left="284" w:hanging="284"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="008D777E">
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>Weisberg, R. W. (2015). Toward an integrated theory of insight in problem solving. </w:t>
       </w:r>
       <w:r w:rsidRPr="00660F3D">
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>Thinking &amp; Reasoning</w:t>
       </w:r>
       <w:r w:rsidRPr="00660F3D">
         <w:rPr>
           <w:lang w:val="en-US"/>
@@ -2516,134 +2552,134 @@
       </w:r>
       <w:r w:rsidRPr="00660F3D">
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>21</w:t>
       </w:r>
       <w:r w:rsidRPr="00660F3D">
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve">(1), 5–39. </w:t>
       </w:r>
       <w:hyperlink r:id="rId10" w:history="1">
         <w:r w:rsidRPr="00660F3D">
           <w:rPr>
             <w:rStyle w:val="a9"/>
             <w:lang w:val="en-US"/>
           </w:rPr>
           <w:t>https://doi.org/10.1080/13546783.2014.886625</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="6FA4C1CD" w14:textId="77777777" w:rsidR="001E07D0" w:rsidRPr="006C3CE1" w:rsidRDefault="001E07D0" w:rsidP="005C53A3">
-[...7 lines deleted...]
-    <w:p w14:paraId="1EABC6C4" w14:textId="77777777" w:rsidR="00B86ADF" w:rsidRPr="006C3CE1" w:rsidRDefault="001A4DF8" w:rsidP="005C53A3">
+    <w:p w14:paraId="4666B65E" w14:textId="77777777" w:rsidR="001E07D0" w:rsidRPr="006C3CE1" w:rsidRDefault="001E07D0" w:rsidP="005C53A3">
+      <w:pPr>
+        <w:pStyle w:val="a3"/>
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6D6EFC87" w14:textId="77777777" w:rsidR="00B86ADF" w:rsidRPr="006C3CE1" w:rsidRDefault="001A4DF8" w:rsidP="005C53A3">
       <w:pPr>
         <w:pStyle w:val="1"/>
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="005C53A3">
         <w:rPr>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Приложения</w:t>
       </w:r>
       <w:r w:rsidR="00A220F4" w:rsidRPr="006C3CE1">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> / </w:t>
       </w:r>
       <w:r w:rsidR="00A220F4">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>Supplement</w:t>
       </w:r>
       <w:r w:rsidR="00A220F4" w:rsidRPr="006C3CE1">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00A220F4">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>Materials</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3EF51941" w14:textId="77777777" w:rsidR="001A4DF8" w:rsidRPr="00965455" w:rsidRDefault="00660F3D" w:rsidP="00660F3D">
+    <w:p w14:paraId="55DAB2B7" w14:textId="77777777" w:rsidR="001A4DF8" w:rsidRPr="00965455" w:rsidRDefault="00660F3D" w:rsidP="00660F3D">
       <w:pPr>
         <w:pStyle w:val="a3"/>
         <w:widowControl w:val="0"/>
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>Additional information about methods, materials, results, etc.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5BD6BA76" w14:textId="77777777" w:rsidR="00660F3D" w:rsidRPr="00965455" w:rsidRDefault="00660F3D" w:rsidP="00660F3D">
+    <w:p w14:paraId="4206F112" w14:textId="77777777" w:rsidR="00660F3D" w:rsidRPr="00965455" w:rsidRDefault="00660F3D" w:rsidP="00660F3D">
       <w:pPr>
         <w:pStyle w:val="a3"/>
         <w:widowControl w:val="0"/>
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="57BC37A1" w14:textId="77777777" w:rsidR="00660F3D" w:rsidRPr="00965455" w:rsidRDefault="00660F3D" w:rsidP="00660F3D">
+    <w:p w14:paraId="1F5B0A2C" w14:textId="77777777" w:rsidR="00660F3D" w:rsidRPr="00965455" w:rsidRDefault="00660F3D" w:rsidP="00660F3D">
       <w:pPr>
         <w:pStyle w:val="a3"/>
         <w:widowControl w:val="0"/>
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="6AAEF181" w14:textId="77777777" w:rsidR="00660F3D" w:rsidRPr="00660F3D" w:rsidRDefault="00660F3D" w:rsidP="00660F3D">
+    <w:p w14:paraId="02A1EA2B" w14:textId="77777777" w:rsidR="00660F3D" w:rsidRPr="00660F3D" w:rsidRDefault="00660F3D" w:rsidP="00660F3D">
       <w:pPr>
         <w:pStyle w:val="PreformattedText"/>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="005C53A3">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="222222"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>Information</w:t>
       </w:r>
       <w:r w:rsidRPr="00660F3D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="222222"/>
@@ -2662,51 +2698,51 @@
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>about</w:t>
       </w:r>
       <w:r w:rsidRPr="00660F3D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="222222"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="005C53A3">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="222222"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>authors</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5473CFC8" w14:textId="77777777" w:rsidR="00660F3D" w:rsidRPr="005C53A3" w:rsidRDefault="00660F3D" w:rsidP="00660F3D">
+    <w:p w14:paraId="18A11F3B" w14:textId="1EB19DF5" w:rsidR="00660F3D" w:rsidRPr="005C53A3" w:rsidRDefault="00660F3D" w:rsidP="00660F3D">
       <w:pPr>
         <w:pStyle w:val="Standard"/>
         <w:widowControl w:val="0"/>
         <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="006C3CE1">
         <w:rPr>
           <w:rFonts w:ascii="Segoe UI Symbol" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>✉</w:t>
       </w:r>
       <w:r w:rsidRPr="006C3CE1">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Segoe UI Symbol"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="005C53A3">
@@ -2723,85 +2759,103 @@
       <w:r w:rsidRPr="005C53A3">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>. Doctor of Psychology, Professor, Associate professor at the Department of Psychology, Nekrasov Kostroma State University, ul. May 1, d. 4, 156001 Kostroma, Russia.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="005C7614">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>ORCID: XXX</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="79F71766" w14:textId="77777777" w:rsidR="00660F3D" w:rsidRPr="00A220F4" w:rsidRDefault="00660F3D" w:rsidP="00660F3D">
+        <w:t xml:space="preserve">ORCID: </w:t>
+      </w:r>
+      <w:r w:rsidR="00BA5A0C" w:rsidRPr="00BA5A0C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>https://orcid.org/</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005C7614">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>XXX</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7837E955" w14:textId="77777777" w:rsidR="00660F3D" w:rsidRPr="00A220F4" w:rsidRDefault="00660F3D" w:rsidP="00660F3D">
       <w:pPr>
         <w:pStyle w:val="a3"/>
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="005C53A3">
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve">E-mail: </w:t>
       </w:r>
       <w:hyperlink r:id="rId11" w:history="1">
         <w:r w:rsidRPr="005C53A3">
           <w:rPr>
             <w:rStyle w:val="a9"/>
             <w:lang w:val="en-US"/>
           </w:rPr>
           <w:t>ivanova@nnnnn.ru</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="1749ABE7" w14:textId="77777777" w:rsidR="00660F3D" w:rsidRPr="006C3CE1" w:rsidRDefault="00660F3D" w:rsidP="00660F3D">
-[...7 lines deleted...]
-    <w:p w14:paraId="00547C89" w14:textId="77777777" w:rsidR="00660F3D" w:rsidRPr="005C53A3" w:rsidRDefault="00660F3D" w:rsidP="00660F3D">
+    <w:p w14:paraId="13FF5CFD" w14:textId="77777777" w:rsidR="00660F3D" w:rsidRPr="006C3CE1" w:rsidRDefault="00660F3D" w:rsidP="00660F3D">
+      <w:pPr>
+        <w:pStyle w:val="a3"/>
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="469F1A2B" w14:textId="1345BFB2" w:rsidR="00660F3D" w:rsidRPr="005C53A3" w:rsidRDefault="00660F3D" w:rsidP="00660F3D">
       <w:pPr>
         <w:pStyle w:val="Standard"/>
         <w:widowControl w:val="0"/>
         <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>Petrov Boris Borisovich</w:t>
       </w:r>
       <w:r w:rsidRPr="005C53A3">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
@@ -2814,209 +2868,227 @@
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t>Psychology, Nekrasov Kostroma State University, ul. May 1, d. 4, 156001 Kostroma, Russia.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="005C7614">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>ORCID: XXX</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="443A4F6A" w14:textId="77777777" w:rsidR="00660F3D" w:rsidRPr="00A220F4" w:rsidRDefault="00660F3D" w:rsidP="00660F3D">
+        <w:t xml:space="preserve">ORCID: </w:t>
+      </w:r>
+      <w:r w:rsidR="00BA5A0C" w:rsidRPr="00BA5A0C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>https://orcid.org/</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005C7614">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>XXX</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="60BBCFAB" w14:textId="77777777" w:rsidR="00660F3D" w:rsidRPr="00A220F4" w:rsidRDefault="00660F3D" w:rsidP="00660F3D">
       <w:pPr>
         <w:pStyle w:val="a3"/>
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="005C53A3">
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve">E-mail: </w:t>
       </w:r>
       <w:hyperlink r:id="rId12" w:history="1">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="a9"/>
             <w:lang w:val="en-US"/>
           </w:rPr>
           <w:t>petrov</w:t>
         </w:r>
         <w:r w:rsidRPr="005C53A3">
           <w:rPr>
             <w:rStyle w:val="a9"/>
             <w:lang w:val="en-US"/>
           </w:rPr>
           <w:t>@nnnnn.ru</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="0C055F78" w14:textId="77777777" w:rsidR="00660F3D" w:rsidRPr="005C7614" w:rsidRDefault="00660F3D" w:rsidP="00660F3D">
-[...7 lines deleted...]
-    <w:p w14:paraId="452C24CF" w14:textId="77777777" w:rsidR="00660F3D" w:rsidRPr="009C31FE" w:rsidRDefault="00660F3D" w:rsidP="00660F3D">
+    <w:p w14:paraId="201AAA1D" w14:textId="77777777" w:rsidR="00660F3D" w:rsidRPr="005C7614" w:rsidRDefault="00660F3D" w:rsidP="00660F3D">
+      <w:pPr>
+        <w:pStyle w:val="a3"/>
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="39FCEFF4" w14:textId="77777777" w:rsidR="00660F3D" w:rsidRPr="009C31FE" w:rsidRDefault="00660F3D" w:rsidP="00660F3D">
       <w:pPr>
         <w:pStyle w:val="a3"/>
         <w:suppressAutoHyphens/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:szCs w:val="32"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="009C31FE">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:szCs w:val="32"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>Conflict of Interest</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="498CE51A" w14:textId="77777777" w:rsidR="00660F3D" w:rsidRDefault="00660F3D" w:rsidP="00660F3D">
+    <w:p w14:paraId="378E402E" w14:textId="77777777" w:rsidR="00660F3D" w:rsidRDefault="00660F3D" w:rsidP="00660F3D">
       <w:pPr>
         <w:pStyle w:val="a3"/>
         <w:suppressAutoHyphens/>
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="009C31FE">
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>The author</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>s</w:t>
       </w:r>
       <w:r w:rsidRPr="009C31FE">
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> declare no conflict of interest.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3D3DF05C" w14:textId="77777777" w:rsidR="00660F3D" w:rsidRDefault="00660F3D" w:rsidP="00660F3D">
+    <w:p w14:paraId="6740E4B3" w14:textId="77777777" w:rsidR="00660F3D" w:rsidRDefault="00660F3D" w:rsidP="00660F3D">
       <w:pPr>
         <w:pStyle w:val="a3"/>
         <w:suppressAutoHyphens/>
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="0C3AD211" w14:textId="77777777" w:rsidR="00660F3D" w:rsidRPr="00A220F4" w:rsidRDefault="00660F3D" w:rsidP="00660F3D">
+    <w:p w14:paraId="3F928583" w14:textId="77777777" w:rsidR="00660F3D" w:rsidRPr="00A220F4" w:rsidRDefault="00660F3D" w:rsidP="00660F3D">
       <w:pPr>
         <w:pStyle w:val="1"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="005C7614">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:szCs w:val="32"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>Author Contributions</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="47998515" w14:textId="77777777" w:rsidR="00660F3D" w:rsidRPr="005C7614" w:rsidRDefault="00660F3D" w:rsidP="00660F3D">
+    <w:p w14:paraId="7318CE4D" w14:textId="77777777" w:rsidR="00660F3D" w:rsidRPr="005C7614" w:rsidRDefault="00660F3D" w:rsidP="00660F3D">
       <w:pPr>
         <w:pStyle w:val="a3"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="005C7614">
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>Anna Ivanova: Conceptualization, Methodology. Boris Petrov: Data Curation, Writing. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6793453A" w14:textId="77777777" w:rsidR="001A4DF8" w:rsidRPr="00965455" w:rsidRDefault="001A4DF8" w:rsidP="005C53A3">
-[...15 lines deleted...]
-    <w:p w14:paraId="2F2D477F" w14:textId="77777777" w:rsidR="00B679D8" w:rsidRPr="005C53A3" w:rsidRDefault="00B679D8" w:rsidP="005C53A3">
+    <w:p w14:paraId="19AF4667" w14:textId="77777777" w:rsidR="001A4DF8" w:rsidRPr="00965455" w:rsidRDefault="001A4DF8" w:rsidP="005C53A3">
+      <w:pPr>
+        <w:pStyle w:val="a3"/>
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="742C9C94" w14:textId="77777777" w:rsidR="00660F3D" w:rsidRPr="00965455" w:rsidRDefault="00660F3D" w:rsidP="005C53A3">
+      <w:pPr>
+        <w:pStyle w:val="a3"/>
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6E7FDEB0" w14:textId="77777777" w:rsidR="00B679D8" w:rsidRPr="005C53A3" w:rsidRDefault="00B679D8" w:rsidP="005C53A3">
       <w:pPr>
         <w:pStyle w:val="1"/>
         <w:rPr>
           <w:sz w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="005C53A3">
         <w:rPr>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Сведения об авторах</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="771C8F87" w14:textId="77777777" w:rsidR="001E07D0" w:rsidRPr="006C3CE1" w:rsidRDefault="00365EE8" w:rsidP="005C53A3">
+    <w:p w14:paraId="3A8EE8C5" w14:textId="515DA94E" w:rsidR="001E07D0" w:rsidRPr="006C3CE1" w:rsidRDefault="00365EE8" w:rsidP="005C53A3">
       <w:pPr>
         <w:pStyle w:val="a3"/>
         <w:widowControl w:val="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r w:rsidRPr="00365EE8">
         <w:rPr>
           <w:rFonts w:ascii="Segoe UI Symbol" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
         </w:rPr>
         <w:t>✉</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Segoe UI Symbol"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="001E07D0" w:rsidRPr="005C53A3">
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t>Иванова Анна Антоновна</w:t>
       </w:r>
       <w:r w:rsidR="001E07D0" w:rsidRPr="005C53A3">
@@ -3030,58 +3102,64 @@
       </w:r>
       <w:r w:rsidR="00442692" w:rsidRPr="005C53A3">
         <w:t>ени</w:t>
       </w:r>
       <w:r w:rsidR="001E07D0" w:rsidRPr="005C53A3">
         <w:t xml:space="preserve"> Н.А.</w:t>
       </w:r>
       <w:r w:rsidR="002B71E3" w:rsidRPr="005C53A3">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="001E07D0" w:rsidRPr="005C53A3">
         <w:t>Некрасова, ул. 1 Мая, д. 4, 156001 Кострома, Россия.</w:t>
       </w:r>
       <w:r w:rsidR="005C7614" w:rsidRPr="005C7614">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="005C7614">
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>ORCID</w:t>
       </w:r>
       <w:r w:rsidR="005C7614" w:rsidRPr="006C3CE1">
         <w:t xml:space="preserve">: </w:t>
       </w:r>
+      <w:r w:rsidR="00BA5A0C" w:rsidRPr="00AC10D0">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>https://orcid.org/</w:t>
+      </w:r>
       <w:r w:rsidR="005C7614">
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>XXX</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1DBB1752" w14:textId="77777777" w:rsidR="001E07D0" w:rsidRPr="006C3CE1" w:rsidRDefault="001E07D0" w:rsidP="005C53A3">
+    <w:p w14:paraId="17849786" w14:textId="77777777" w:rsidR="001E07D0" w:rsidRPr="006C3CE1" w:rsidRDefault="001E07D0" w:rsidP="005C53A3">
       <w:pPr>
         <w:pStyle w:val="a3"/>
       </w:pPr>
       <w:r w:rsidRPr="005C7614">
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>E</w:t>
       </w:r>
       <w:r w:rsidRPr="005C7614">
         <w:t>-</w:t>
       </w:r>
       <w:r w:rsidRPr="005C7614">
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>mail</w:t>
       </w:r>
       <w:r w:rsidRPr="005C7614">
         <w:t xml:space="preserve">: </w:t>
       </w:r>
       <w:hyperlink r:id="rId13" w:history="1">
         <w:r w:rsidR="002B71E3" w:rsidRPr="005C7614">
           <w:rPr>
             <w:rStyle w:val="a9"/>
@@ -3102,91 +3180,118 @@
           </w:rPr>
           <w:t>@</w:t>
         </w:r>
         <w:r w:rsidR="002B71E3" w:rsidRPr="005C7614">
           <w:rPr>
             <w:rStyle w:val="a9"/>
             <w:lang w:val="en-US"/>
           </w:rPr>
           <w:t>nnnnn</w:t>
         </w:r>
         <w:r w:rsidR="002B71E3" w:rsidRPr="005C7614">
           <w:rPr>
             <w:rStyle w:val="a9"/>
           </w:rPr>
           <w:t>.</w:t>
         </w:r>
         <w:r w:rsidR="002B71E3" w:rsidRPr="005C7614">
           <w:rPr>
             <w:rStyle w:val="a9"/>
             <w:lang w:val="en-US"/>
           </w:rPr>
           <w:t>ru</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="2D7A6035" w14:textId="77777777" w:rsidR="005C7614" w:rsidRPr="006C3CE1" w:rsidRDefault="005C7614" w:rsidP="005C53A3">
-[...4 lines deleted...]
-    <w:p w14:paraId="4AC9ACAB" w14:textId="77777777" w:rsidR="005C7614" w:rsidRPr="006C3CE1" w:rsidRDefault="005C7614" w:rsidP="005C7614">
+    <w:p w14:paraId="54B5ADDF" w14:textId="77777777" w:rsidR="005C7614" w:rsidRPr="006C3CE1" w:rsidRDefault="005C7614" w:rsidP="005C53A3">
+      <w:pPr>
+        <w:pStyle w:val="a3"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="58DC14B5" w14:textId="672A7721" w:rsidR="005C7614" w:rsidRPr="006C3CE1" w:rsidRDefault="005C7614" w:rsidP="005C7614">
       <w:pPr>
         <w:pStyle w:val="a3"/>
         <w:widowControl w:val="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t>Петров Борис Борисович</w:t>
       </w:r>
       <w:r w:rsidRPr="005C53A3">
         <w:t>. Доктор психологических наук, профессор, доцент кафедры психологии, факультет психологии, Костромской государственный университет имени Н.А. Некрасова, ул. 1 Мая, д. 4, 156001 Кострома, Россия.</w:t>
       </w:r>
       <w:r w:rsidRPr="005C7614">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>ORCID</w:t>
       </w:r>
       <w:r w:rsidRPr="006C3CE1">
         <w:t xml:space="preserve">: </w:t>
       </w:r>
+      <w:r w:rsidR="00BA5A0C" w:rsidRPr="00AC10D0">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>https</w:t>
+      </w:r>
+      <w:r w:rsidR="00BA5A0C" w:rsidRPr="00BA5A0C">
+        <w:t>://</w:t>
+      </w:r>
+      <w:r w:rsidR="00BA5A0C" w:rsidRPr="00AC10D0">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>orcid</w:t>
+      </w:r>
+      <w:r w:rsidR="00BA5A0C" w:rsidRPr="00BA5A0C">
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidR="00BA5A0C" w:rsidRPr="00AC10D0">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>org</w:t>
+      </w:r>
+      <w:r w:rsidR="00BA5A0C" w:rsidRPr="00BA5A0C">
+        <w:t>/</w:t>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>XXX</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="35F1E6AD" w14:textId="77777777" w:rsidR="00B679D8" w:rsidRPr="006C3CE1" w:rsidRDefault="005C7614" w:rsidP="005C7614">
+    <w:p w14:paraId="0E1355A6" w14:textId="77777777" w:rsidR="00B679D8" w:rsidRPr="006C3CE1" w:rsidRDefault="005C7614" w:rsidP="005C7614">
       <w:pPr>
         <w:pStyle w:val="a3"/>
       </w:pPr>
       <w:r w:rsidRPr="005C7614">
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>E</w:t>
       </w:r>
       <w:r w:rsidRPr="006C3CE1">
         <w:t>-</w:t>
       </w:r>
       <w:r w:rsidRPr="005C7614">
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>mail</w:t>
       </w:r>
       <w:r w:rsidRPr="006C3CE1">
         <w:t xml:space="preserve">: </w:t>
       </w:r>
       <w:hyperlink r:id="rId14" w:history="1">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="a9"/>
@@ -3200,189 +3305,189 @@
           </w:rPr>
           <w:t>@</w:t>
         </w:r>
         <w:r w:rsidRPr="005C7614">
           <w:rPr>
             <w:rStyle w:val="a9"/>
             <w:lang w:val="en-US"/>
           </w:rPr>
           <w:t>nnnnn</w:t>
         </w:r>
         <w:r w:rsidRPr="006C3CE1">
           <w:rPr>
             <w:rStyle w:val="a9"/>
           </w:rPr>
           <w:t>.</w:t>
         </w:r>
         <w:r w:rsidRPr="005C7614">
           <w:rPr>
             <w:rStyle w:val="a9"/>
             <w:lang w:val="en-US"/>
           </w:rPr>
           <w:t>ru</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="1C2B4A6D" w14:textId="77777777" w:rsidR="005C7614" w:rsidRPr="006C3CE1" w:rsidRDefault="005C7614" w:rsidP="005C7614">
+    <w:p w14:paraId="16C97861" w14:textId="77777777" w:rsidR="005C7614" w:rsidRPr="006C3CE1" w:rsidRDefault="005C7614" w:rsidP="005C7614">
       <w:pPr>
         <w:pStyle w:val="a3"/>
         <w:suppressAutoHyphens/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:szCs w:val="32"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="43D2E754" w14:textId="77777777" w:rsidR="005C7614" w:rsidRPr="009C31FE" w:rsidRDefault="005C7614" w:rsidP="005C7614">
+    <w:p w14:paraId="4A1BE81F" w14:textId="77777777" w:rsidR="005C7614" w:rsidRPr="009C31FE" w:rsidRDefault="005C7614" w:rsidP="005C7614">
       <w:pPr>
         <w:pStyle w:val="a3"/>
         <w:suppressAutoHyphens/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:szCs w:val="32"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="009C31FE">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:szCs w:val="32"/>
         </w:rPr>
         <w:t>Конфликт интересов</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0D01500B" w14:textId="77777777" w:rsidR="005C7614" w:rsidRDefault="005C7614" w:rsidP="005C7614">
+    <w:p w14:paraId="2BA4C0A9" w14:textId="77777777" w:rsidR="005C7614" w:rsidRDefault="005C7614" w:rsidP="005C7614">
       <w:pPr>
         <w:pStyle w:val="a3"/>
         <w:suppressAutoHyphens/>
       </w:pPr>
       <w:r w:rsidRPr="009C31FE">
         <w:t>Автор</w:t>
       </w:r>
       <w:r>
         <w:t>ы</w:t>
       </w:r>
       <w:r w:rsidRPr="009C31FE">
         <w:t xml:space="preserve"> заявля</w:t>
       </w:r>
       <w:r>
         <w:t>ю</w:t>
       </w:r>
       <w:r w:rsidRPr="009C31FE">
         <w:t>т об отсутствии конфликта интересов</w:t>
       </w:r>
       <w:r>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="06687743" w14:textId="77777777" w:rsidR="005C7614" w:rsidRPr="006C3CE1" w:rsidRDefault="005C7614" w:rsidP="005C53A3">
-[...4 lines deleted...]
-    <w:p w14:paraId="70B400D5" w14:textId="77777777" w:rsidR="005C7614" w:rsidRPr="005C7614" w:rsidRDefault="005C7614" w:rsidP="005C7614">
+    <w:p w14:paraId="6A7FCD3D" w14:textId="77777777" w:rsidR="005C7614" w:rsidRPr="006C3CE1" w:rsidRDefault="005C7614" w:rsidP="005C53A3">
+      <w:pPr>
+        <w:pStyle w:val="a3"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="43F17FB1" w14:textId="77777777" w:rsidR="005C7614" w:rsidRPr="005C7614" w:rsidRDefault="005C7614" w:rsidP="005C7614">
       <w:pPr>
         <w:pStyle w:val="a3"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:szCs w:val="32"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="005C7614">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:szCs w:val="32"/>
         </w:rPr>
         <w:t>Вклад авторов</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4490CDC3" w14:textId="77777777" w:rsidR="005C7614" w:rsidRPr="005C7614" w:rsidRDefault="005C7614" w:rsidP="005C7614">
+    <w:p w14:paraId="22BC7DAC" w14:textId="77777777" w:rsidR="005C7614" w:rsidRPr="005C7614" w:rsidRDefault="005C7614" w:rsidP="005C7614">
       <w:pPr>
         <w:pStyle w:val="a3"/>
       </w:pPr>
       <w:r w:rsidRPr="005C7614">
         <w:t>Иванова А.А.: разработка идеи исследования, разработка методологии. Петров Б.Б.: управление данными, написание чернового варианта статьи.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0232785A" w14:textId="77777777" w:rsidR="005C7614" w:rsidRDefault="005C7614" w:rsidP="00A220F4">
+    <w:p w14:paraId="342DF731" w14:textId="77777777" w:rsidR="005C7614" w:rsidRDefault="005C7614" w:rsidP="00A220F4">
       <w:pPr>
         <w:pStyle w:val="PreformattedText"/>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="222222"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="653FC53F" w14:textId="77777777" w:rsidR="00043272" w:rsidRPr="005C53A3" w:rsidRDefault="00043272" w:rsidP="005C53A3">
+    <w:p w14:paraId="6270E61F" w14:textId="77777777" w:rsidR="00043272" w:rsidRPr="005C53A3" w:rsidRDefault="00043272" w:rsidP="005C53A3">
       <w:pPr>
         <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="5A7EF6B3" w14:textId="77777777" w:rsidR="00043272" w:rsidRPr="005C53A3" w:rsidRDefault="00043272" w:rsidP="005C53A3">
+    <w:p w14:paraId="20390C81" w14:textId="77777777" w:rsidR="00043272" w:rsidRPr="005C53A3" w:rsidRDefault="00043272" w:rsidP="005C53A3">
       <w:pPr>
         <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:sectPr w:rsidR="00043272" w:rsidRPr="005C53A3" w:rsidSect="00A808BA">
       <w:headerReference w:type="default" r:id="rId15"/>
       <w:footerReference w:type="default" r:id="rId16"/>
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="1134" w:right="1134" w:bottom="1134" w:left="1134" w:header="708" w:footer="708" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:titlePg/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="690B81F4" w14:textId="77777777" w:rsidR="000E1993" w:rsidRDefault="000E1993" w:rsidP="00147EB7">
+    <w:p w14:paraId="47B1B435" w14:textId="77777777" w:rsidR="00D16ABF" w:rsidRDefault="00D16ABF" w:rsidP="00147EB7">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="0A3C1E0A" w14:textId="77777777" w:rsidR="000E1993" w:rsidRDefault="000E1993" w:rsidP="00147EB7">
+    <w:p w14:paraId="52B70008" w14:textId="77777777" w:rsidR="00D16ABF" w:rsidRDefault="00D16ABF" w:rsidP="00147EB7">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="CC"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
@@ -3432,59 +3537,59 @@
   </w:font>
   <w:font w:name="Calibri Light">
     <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="CC"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:sdt>
     <w:sdtPr>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
       </w:rPr>
       <w:id w:val="1293821687"/>
       <w:docPartObj>
         <w:docPartGallery w:val="Page Numbers (Bottom of Page)"/>
         <w:docPartUnique/>
       </w:docPartObj>
     </w:sdtPr>
     <w:sdtContent>
-      <w:p w14:paraId="13AD4FFE" w14:textId="77777777" w:rsidR="005C7614" w:rsidRPr="005C7614" w:rsidRDefault="005C7614" w:rsidP="009A7FE5">
+      <w:p w14:paraId="494813B1" w14:textId="77777777" w:rsidR="005C7614" w:rsidRPr="005C7614" w:rsidRDefault="005C7614" w:rsidP="009A7FE5">
         <w:pPr>
           <w:pStyle w:val="a7"/>
           <w:rPr>
             <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           </w:rPr>
         </w:pPr>
       </w:p>
-      <w:p w14:paraId="7AE2922B" w14:textId="77777777" w:rsidR="00147EB7" w:rsidRPr="005C7614" w:rsidRDefault="009A7FE5">
+      <w:p w14:paraId="6D283FA5" w14:textId="77777777" w:rsidR="00147EB7" w:rsidRPr="005C7614" w:rsidRDefault="009A7FE5">
         <w:pPr>
           <w:pStyle w:val="a7"/>
           <w:rPr>
             <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           </w:rPr>
         </w:pPr>
         <w:r w:rsidRPr="005C7614">
           <w:rPr>
             <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t>Психологические исследования 202</w:t>
         </w:r>
         <w:r w:rsidR="0081321E" w:rsidRPr="005C7614">
           <w:rPr>
             <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t>?</w:t>
         </w:r>
         <w:r w:rsidRPr="005C7614">
           <w:rPr>
             <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
@@ -3608,94 +3713,94 @@
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r w:rsidR="00296C67" w:rsidRPr="005C7614">
           <w:rPr>
             <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
             <w:noProof/>
           </w:rPr>
           <w:t>2</w:t>
         </w:r>
         <w:r w:rsidR="00CA4B15" w:rsidRPr="005C7614">
           <w:rPr>
             <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
             <w:noProof/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:p>
     </w:sdtContent>
   </w:sdt>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="4D9D3E1C" w14:textId="77777777" w:rsidR="000E1993" w:rsidRDefault="000E1993" w:rsidP="00147EB7">
+    <w:p w14:paraId="67553B37" w14:textId="77777777" w:rsidR="00D16ABF" w:rsidRDefault="00D16ABF" w:rsidP="00147EB7">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="4344D79D" w14:textId="77777777" w:rsidR="000E1993" w:rsidRDefault="000E1993" w:rsidP="00147EB7">
+    <w:p w14:paraId="27F9099C" w14:textId="77777777" w:rsidR="00D16ABF" w:rsidRDefault="00D16ABF" w:rsidP="00147EB7">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="72785849" w14:textId="77777777" w:rsidR="00147EB7" w:rsidRDefault="00147EB7" w:rsidP="00296C67">
+  <w:p w14:paraId="27B4D35C" w14:textId="77777777" w:rsidR="00147EB7" w:rsidRDefault="00147EB7" w:rsidP="00296C67">
     <w:pPr>
       <w:pStyle w:val="a5"/>
       <w:jc w:val="right"/>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
       </w:rPr>
     </w:pPr>
     <w:r w:rsidRPr="00147EB7">
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
       </w:rPr>
       <w:t>Введите ФИО авторов и краткое название статьи</w:t>
     </w:r>
   </w:p>
-  <w:p w14:paraId="0DDFDA57" w14:textId="77777777" w:rsidR="008F2DA7" w:rsidRPr="00147EB7" w:rsidRDefault="008F2DA7">
+  <w:p w14:paraId="5F1D3BB9" w14:textId="77777777" w:rsidR="008F2DA7" w:rsidRPr="00147EB7" w:rsidRDefault="008F2DA7">
     <w:pPr>
       <w:pStyle w:val="a5"/>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
       </w:rPr>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="5F0D3960"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="90EE88AA"/>
     <w:lvl w:ilvl="0" w:tplc="0419000F">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3814,167 +3919,174 @@
   <w:defaultTabStop w:val="708"/>
   <w:autoHyphenation/>
   <w:drawingGridHorizontalSpacing w:val="110"/>
   <w:displayHorizontalDrawingGridEvery w:val="2"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
-    <w:rsidRoot w:val="00965455"/>
+    <w:rsidRoot w:val="00BA5A0C"/>
     <w:rsid w:val="000355A0"/>
     <w:rsid w:val="00043272"/>
     <w:rsid w:val="000A1460"/>
     <w:rsid w:val="000A42E5"/>
     <w:rsid w:val="000A5631"/>
     <w:rsid w:val="000C5E4E"/>
     <w:rsid w:val="000E1993"/>
     <w:rsid w:val="00124FC5"/>
     <w:rsid w:val="00131B6D"/>
     <w:rsid w:val="00147EB7"/>
     <w:rsid w:val="00170A89"/>
     <w:rsid w:val="0017475D"/>
     <w:rsid w:val="001A4DF8"/>
     <w:rsid w:val="001E07D0"/>
     <w:rsid w:val="00200FE9"/>
     <w:rsid w:val="00222272"/>
     <w:rsid w:val="00222D7B"/>
+    <w:rsid w:val="0024428C"/>
     <w:rsid w:val="00251719"/>
     <w:rsid w:val="00296C67"/>
     <w:rsid w:val="002B71E3"/>
     <w:rsid w:val="003179E8"/>
     <w:rsid w:val="00365EE8"/>
     <w:rsid w:val="003E0513"/>
     <w:rsid w:val="003E34DD"/>
     <w:rsid w:val="00436023"/>
     <w:rsid w:val="00442692"/>
     <w:rsid w:val="0045611C"/>
+    <w:rsid w:val="00477C36"/>
     <w:rsid w:val="0048123A"/>
+    <w:rsid w:val="00487E69"/>
     <w:rsid w:val="004B70EF"/>
+    <w:rsid w:val="004E6E57"/>
     <w:rsid w:val="004F29C0"/>
     <w:rsid w:val="004F76A3"/>
     <w:rsid w:val="00580719"/>
     <w:rsid w:val="005B102C"/>
     <w:rsid w:val="005C177A"/>
     <w:rsid w:val="005C53A3"/>
     <w:rsid w:val="005C7614"/>
     <w:rsid w:val="00624C6B"/>
     <w:rsid w:val="00625812"/>
     <w:rsid w:val="0063583E"/>
     <w:rsid w:val="00660F3D"/>
     <w:rsid w:val="00672705"/>
     <w:rsid w:val="006C3CE1"/>
     <w:rsid w:val="0070772B"/>
     <w:rsid w:val="00724979"/>
     <w:rsid w:val="00741249"/>
     <w:rsid w:val="00792F32"/>
     <w:rsid w:val="007A2CC0"/>
     <w:rsid w:val="007B0531"/>
     <w:rsid w:val="007D7247"/>
     <w:rsid w:val="0081321E"/>
     <w:rsid w:val="008163D8"/>
     <w:rsid w:val="0081649C"/>
     <w:rsid w:val="00837DE2"/>
     <w:rsid w:val="008D777E"/>
     <w:rsid w:val="008F2DA7"/>
     <w:rsid w:val="009018D1"/>
     <w:rsid w:val="00941DA9"/>
     <w:rsid w:val="00965455"/>
     <w:rsid w:val="009A7FE5"/>
     <w:rsid w:val="00A21681"/>
     <w:rsid w:val="00A220F4"/>
     <w:rsid w:val="00A808BA"/>
     <w:rsid w:val="00A82722"/>
     <w:rsid w:val="00AF3AC5"/>
     <w:rsid w:val="00B01EB8"/>
     <w:rsid w:val="00B429F6"/>
     <w:rsid w:val="00B57055"/>
     <w:rsid w:val="00B679D8"/>
     <w:rsid w:val="00B86ADF"/>
     <w:rsid w:val="00B92213"/>
+    <w:rsid w:val="00BA5A0C"/>
     <w:rsid w:val="00C37738"/>
     <w:rsid w:val="00C65ACC"/>
     <w:rsid w:val="00C65ACD"/>
     <w:rsid w:val="00C65B10"/>
     <w:rsid w:val="00C90485"/>
     <w:rsid w:val="00C92489"/>
     <w:rsid w:val="00CA4B15"/>
     <w:rsid w:val="00CB0621"/>
     <w:rsid w:val="00CE4E86"/>
+    <w:rsid w:val="00D16ABF"/>
+    <w:rsid w:val="00D55903"/>
     <w:rsid w:val="00DA3287"/>
     <w:rsid w:val="00DB2306"/>
     <w:rsid w:val="00DF3429"/>
     <w:rsid w:val="00E1153C"/>
     <w:rsid w:val="00E750AB"/>
     <w:rsid w:val="00E76A22"/>
     <w:rsid w:val="00F2525C"/>
     <w:rsid w:val="00F442AB"/>
     <w:rsid w:val="00F476E4"/>
     <w:rsid w:val="00FA4591"/>
     <w:rsid w:val="00FB3AAD"/>
     <w:rsid w:val="00FD02D4"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="ru-RU" w:eastAsia="zh-CN"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="2"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
-  <w14:docId w14:val="42F26A80"/>
+  <w14:docId w14:val="0F0E9220"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="ru-RU" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1"/>
@@ -6085,69 +6197,69 @@
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APA.XSL" StyleName="APA"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{08B0F7ED-712D-4B8E-BA82-F6566355BB3E}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
-  <Template>Template_Eng.dotx</Template>
+  <Template>Ivanova A.dotx</Template>
   <TotalTime></TotalTime>
   <Pages>6</Pages>
-  <Words>913</Words>
-  <Characters>5205</Characters>
+  <Words>929</Words>
+  <Characters>5297</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>43</Lines>
+  <Lines>44</Lines>
   <Paragraphs>12</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Название</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company>Hewlett-Packard Company</Company>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>6106</CharactersWithSpaces>
+  <CharactersWithSpaces>6214</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:creator>Анна Савинова</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>